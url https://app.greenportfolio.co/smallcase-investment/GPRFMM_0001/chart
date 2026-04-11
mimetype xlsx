--- v2 (2026-03-19)
+++ v3 (2026-04-11)
@@ -4,441 +4,465 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="122">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Large Cap Value Fundamental</t>
   </si>
   <si>
     <t>Equity Large Cap</t>
   </si>
   <si>
     <t>2025-06-18</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2025-06-24</t>
-[...182 lines deleted...]
-    <t>100.38</t>
+    <t>2025-06-20</t>
+  </si>
+  <si>
+    <t>99.48</t>
+  </si>
+  <si>
+    <t>100.99</t>
+  </si>
+  <si>
+    <t>2025-06-27</t>
+  </si>
+  <si>
+    <t>103.21</t>
+  </si>
+  <si>
+    <t>103.25</t>
+  </si>
+  <si>
+    <t>2025-07-04</t>
+  </si>
+  <si>
+    <t>102.72</t>
+  </si>
+  <si>
+    <t>102.63</t>
+  </si>
+  <si>
+    <t>2025-07-11</t>
+  </si>
+  <si>
+    <t>100.58</t>
+  </si>
+  <si>
+    <t>101.43</t>
+  </si>
+  <si>
+    <t>2025-07-18</t>
+  </si>
+  <si>
+    <t>101.19</t>
+  </si>
+  <si>
+    <t>100.89</t>
+  </si>
+  <si>
+    <t>2025-07-25</t>
+  </si>
+  <si>
+    <t>99.18</t>
+  </si>
+  <si>
+    <t>100.17</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>94.41</t>
+  </si>
+  <si>
+    <t>99.02</t>
+  </si>
+  <si>
+    <t>2025-08-08</t>
+  </si>
+  <si>
+    <t>93.38</t>
+  </si>
+  <si>
+    <t>98.17</t>
+  </si>
+  <si>
+    <t>2025-08-18</t>
+  </si>
+  <si>
+    <t>95.66</t>
+  </si>
+  <si>
+    <t>100.37</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>96.76</t>
+  </si>
+  <si>
+    <t>100.75</t>
+  </si>
+  <si>
+    <t>2025-09-02</t>
+  </si>
+  <si>
+    <t>95.87</t>
+  </si>
+  <si>
+    <t>99.28</t>
+  </si>
+  <si>
+    <t>2025-09-09</t>
+  </si>
+  <si>
+    <t>97.42</t>
+  </si>
+  <si>
+    <t>100.36</t>
+  </si>
+  <si>
+    <t>2025-09-16</t>
+  </si>
+  <si>
+    <t>99.56</t>
+  </si>
+  <si>
+    <t>101.99</t>
+  </si>
+  <si>
+    <t>2025-09-23</t>
+  </si>
+  <si>
+    <t>99.69</t>
+  </si>
+  <si>
+    <t>101.92</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
+    <t>97.61</t>
+  </si>
+  <si>
+    <t>99.59</t>
+  </si>
+  <si>
+    <t>2025-10-08</t>
+  </si>
+  <si>
+    <t>99.23</t>
+  </si>
+  <si>
+    <t>101.13</t>
+  </si>
+  <si>
+    <t>2025-10-15</t>
+  </si>
+  <si>
+    <t>97.6</t>
+  </si>
+  <si>
+    <t>102.31</t>
+  </si>
+  <si>
+    <t>2025-10-24</t>
+  </si>
+  <si>
+    <t>100.3</t>
+  </si>
+  <si>
+    <t>103.96</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>103.82</t>
+  </si>
+  <si>
+    <t>2025-11-10</t>
+  </si>
+  <si>
+    <t>100.45</t>
+  </si>
+  <si>
+    <t>103.28</t>
+  </si>
+  <si>
+    <t>2025-11-17</t>
+  </si>
+  <si>
+    <t>101.32</t>
   </si>
   <si>
     <t>104.89</t>
   </si>
   <si>
-    <t>2025-11-26</t>
-[...23 lines deleted...]
-    <t>2025-12-17</t>
+    <t>2025-11-24</t>
+  </si>
+  <si>
+    <t>98.54</t>
+  </si>
+  <si>
+    <t>104.17</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
+  </si>
+  <si>
+    <t>101.41</t>
+  </si>
+  <si>
+    <t>105.2</t>
+  </si>
+  <si>
+    <t>2025-12-08</t>
+  </si>
+  <si>
+    <t>104.01</t>
+  </si>
+  <si>
+    <t>2025-12-15</t>
+  </si>
+  <si>
+    <t>102.37</t>
+  </si>
+  <si>
+    <t>104.56</t>
+  </si>
+  <si>
+    <t>2025-12-22</t>
+  </si>
+  <si>
+    <t>105.08</t>
+  </si>
+  <si>
+    <t>105.1</t>
+  </si>
+  <si>
+    <t>2025-12-30</t>
+  </si>
+  <si>
+    <t>106.16</t>
+  </si>
+  <si>
+    <t>104.27</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>108.73</t>
+  </si>
+  <si>
+    <t>105.55</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>107.25</t>
+  </si>
+  <si>
+    <t>103.54</t>
+  </si>
+  <si>
+    <t>2026-01-21</t>
+  </si>
+  <si>
+    <t>107.24</t>
+  </si>
+  <si>
+    <t>2026-01-29</t>
+  </si>
+  <si>
+    <t>113.59</t>
   </si>
   <si>
     <t>102.46</t>
   </si>
   <si>
-    <t>103.72</t>
-[...101 lines deleted...]
-    <t>94.71</t>
+    <t>2026-02-04</t>
+  </si>
+  <si>
+    <t>110.38</t>
+  </si>
+  <si>
+    <t>103.88</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>111.83</t>
+  </si>
+  <si>
+    <t>104.7</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>109.5</t>
+  </si>
+  <si>
+    <t>104.28</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>111.76</t>
+  </si>
+  <si>
+    <t>103.16</t>
+  </si>
+  <si>
+    <t>2026-03-05</t>
+  </si>
+  <si>
+    <t>110.45</t>
+  </si>
+  <si>
+    <t>100.09</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>108.97</t>
+  </si>
+  <si>
+    <t>95.97</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>93.13</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>102.49</t>
+  </si>
+  <si>
+    <t>92.13</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>105.71</t>
+  </si>
+  <si>
+    <t>93.43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D39"/>
+  <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -682,219 +706,219 @@
         <v>56</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>73</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="C30" s="0" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>93</v>
+        <v>19</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="0" t="s">
         <v>99</v>
@@ -940,41 +964,83 @@
     <row r="38" spans="1:4">
       <c r="A38" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>113</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>