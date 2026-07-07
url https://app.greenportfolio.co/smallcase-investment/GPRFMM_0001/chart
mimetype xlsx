--- v3 (2026-04-11)
+++ v4 (2026-07-07)
@@ -4,465 +4,279 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Large Cap Value Fundamental</t>
   </si>
   <si>
     <t>Equity Large Cap</t>
   </si>
   <si>
-    <t>2025-06-18</t>
+    <t>2025-06-19</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2025-06-20</t>
   </si>
   <si>
-    <t>99.48</t>
-[...20 lines deleted...]
-    <t>102.63</t>
+    <t>100.86</t>
+  </si>
+  <si>
+    <t>101.3</t>
   </si>
   <si>
     <t>2025-07-11</t>
   </si>
   <si>
-    <t>100.58</t>
-[...20 lines deleted...]
-    <t>100.17</t>
+    <t>101.98</t>
+  </si>
+  <si>
+    <t>101.74</t>
   </si>
   <si>
     <t>2025-08-01</t>
   </si>
   <si>
-    <t>94.41</t>
-[...20 lines deleted...]
-    <t>100.37</t>
+    <t>95.7</t>
+  </si>
+  <si>
+    <t>99.33</t>
   </si>
   <si>
     <t>2025-08-25</t>
   </si>
   <si>
-    <t>96.76</t>
-[...20 lines deleted...]
-    <t>100.36</t>
+    <t>98.06</t>
+  </si>
+  <si>
+    <t>101.06</t>
   </si>
   <si>
     <t>2025-09-16</t>
   </si>
   <si>
-    <t>99.56</t>
-[...20 lines deleted...]
-    <t>99.59</t>
+    <t>100.91</t>
+  </si>
+  <si>
+    <t>102.3</t>
   </si>
   <si>
     <t>2025-10-08</t>
   </si>
   <si>
-    <t>99.23</t>
-[...20 lines deleted...]
-    <t>103.96</t>
+    <t>100.6</t>
+  </si>
+  <si>
+    <t>101.44</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
-    <t>103.82</t>
-[...17 lines deleted...]
-    <t>104.89</t>
+    <t>104.06</t>
+  </si>
+  <si>
+    <t>104.14</t>
   </si>
   <si>
     <t>2025-11-24</t>
   </si>
   <si>
-    <t>98.54</t>
-[...17 lines deleted...]
-    <t>104.01</t>
+    <t>102.55</t>
+  </si>
+  <si>
+    <t>104.49</t>
   </si>
   <si>
     <t>2025-12-15</t>
   </si>
   <si>
-    <t>102.37</t>
-[...20 lines deleted...]
-    <t>104.27</t>
+    <t>106.53</t>
+  </si>
+  <si>
+    <t>104.88</t>
   </si>
   <si>
     <t>2026-01-06</t>
   </si>
   <si>
-    <t>108.73</t>
-[...17 lines deleted...]
-    <t>107.24</t>
+    <t>113.15</t>
+  </si>
+  <si>
+    <t>105.88</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
-    <t>113.59</t>
-[...20 lines deleted...]
-    <t>104.7</t>
+    <t>118.21</t>
+  </si>
+  <si>
+    <t>102.77</t>
   </si>
   <si>
     <t>2026-02-18</t>
   </si>
   <si>
-    <t>109.5</t>
-[...20 lines deleted...]
-    <t>100.09</t>
+    <t>113.95</t>
+  </si>
+  <si>
+    <t>104.6</t>
   </si>
   <si>
     <t>2026-03-12</t>
   </si>
   <si>
-    <t>108.97</t>
-[...17 lines deleted...]
-    <t>92.13</t>
+    <t>113.4</t>
+  </si>
+  <si>
+    <t>96.27</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
-    <t>105.71</t>
-[...2 lines deleted...]
-    <t>93.43</t>
+    <t>110.01</t>
+  </si>
+  <si>
+    <t>93.72</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>118.91</t>
+  </si>
+  <si>
+    <t>99.15</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>116.72</t>
+  </si>
+  <si>
+    <t>97.14</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>116.04</t>
+  </si>
+  <si>
+    <t>97.16</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>120.65</t>
+  </si>
+  <si>
+    <t>100.57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D42"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -701,346 +515,38 @@
       </c>
       <c r="B19" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="21" spans="1:4">
-[...306 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>