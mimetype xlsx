--- v4 (2026-07-07)
+++ v5 (2026-07-30)
@@ -24,210 +24,210 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Large Cap Value Fundamental</t>
   </si>
   <si>
     <t>Equity Large Cap</t>
   </si>
   <si>
     <t>2025-06-19</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2025-06-20</t>
-[...74 lines deleted...]
-    <t>106.53</t>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>104.64</t>
+  </si>
+  <si>
+    <t>102.95</t>
+  </si>
+  <si>
+    <t>2025-07-23</t>
+  </si>
+  <si>
+    <t>103.13</t>
+  </si>
+  <si>
+    <t>102.08</t>
+  </si>
+  <si>
+    <t>2025-08-13</t>
+  </si>
+  <si>
+    <t>96.19</t>
+  </si>
+  <si>
+    <t>99.62</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>98.59</t>
+  </si>
+  <si>
+    <t>100.14</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>97.46</t>
+  </si>
+  <si>
+    <t>99.87</t>
+  </si>
+  <si>
+    <t>2025-10-20</t>
+  </si>
+  <si>
+    <t>101.89</t>
+  </si>
+  <si>
+    <t>104.46</t>
+  </si>
+  <si>
+    <t>2025-11-13</t>
+  </si>
+  <si>
+    <t>105.53</t>
+  </si>
+  <si>
+    <t>104.68</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>105.33</t>
   </si>
   <si>
     <t>104.88</t>
   </si>
   <si>
-    <t>2026-01-06</t>
-[...77 lines deleted...]
-    <t>100.57</t>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>109.81</t>
+  </si>
+  <si>
+    <t>105.01</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>113.17</t>
+  </si>
+  <si>
+    <t>103.4</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>115.89</t>
+  </si>
+  <si>
+    <t>104.61</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>114.79</t>
+  </si>
+  <si>
+    <t>100.96</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>105.15</t>
+  </si>
+  <si>
+    <t>92.81</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>118.48</t>
+  </si>
+  <si>
+    <t>99.73</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>112.63</t>
+  </si>
+  <si>
+    <t>95.98</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>118.34</t>
+  </si>
+  <si>
+    <t>96.4</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>117.14</t>
+  </si>
+  <si>
+    <t>99.03</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>118.81</t>
+  </si>
+  <si>
+    <t>99.17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>