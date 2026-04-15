--- v5 (2026-03-12)
+++ v6 (2026-04-15)
@@ -4,1008 +4,1017 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="306">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>High Quality Right Price Fundamental</t>
   </si>
   <si>
     <t>Equity Mid &amp; Small Cap</t>
   </si>
   <si>
     <t>2020-03-20</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2020-03-24</t>
-[...242 lines deleted...]
-    <t>2021-11-12</t>
+    <t>2020-03-30</t>
+  </si>
+  <si>
+    <t>92.11</t>
+  </si>
+  <si>
+    <t>91.25</t>
+  </si>
+  <si>
+    <t>2020-04-24</t>
+  </si>
+  <si>
+    <t>111.15</t>
+  </si>
+  <si>
+    <t>101.73</t>
+  </si>
+  <si>
+    <t>2020-05-18</t>
+  </si>
+  <si>
+    <t>108.86</t>
+  </si>
+  <si>
+    <t>98.88</t>
+  </si>
+  <si>
+    <t>2020-06-09</t>
+  </si>
+  <si>
+    <t>120.3</t>
+  </si>
+  <si>
+    <t>112.77</t>
+  </si>
+  <si>
+    <t>2020-06-30</t>
+  </si>
+  <si>
+    <t>127.45</t>
+  </si>
+  <si>
+    <t>117.87</t>
+  </si>
+  <si>
+    <t>2020-07-21</t>
+  </si>
+  <si>
+    <t>137.03</t>
+  </si>
+  <si>
+    <t>123.18</t>
+  </si>
+  <si>
+    <t>2020-08-11</t>
+  </si>
+  <si>
+    <t>156.64</t>
+  </si>
+  <si>
+    <t>130.5</t>
+  </si>
+  <si>
+    <t>2020-09-01</t>
+  </si>
+  <si>
+    <t>163.15</t>
+  </si>
+  <si>
+    <t>136.12</t>
+  </si>
+  <si>
+    <t>2020-09-22</t>
+  </si>
+  <si>
+    <t>164.11</t>
+  </si>
+  <si>
+    <t>134.87</t>
+  </si>
+  <si>
+    <t>2020-10-14</t>
+  </si>
+  <si>
+    <t>167.59</t>
+  </si>
+  <si>
+    <t>137.74</t>
+  </si>
+  <si>
+    <t>2020-11-04</t>
+  </si>
+  <si>
+    <t>166.86</t>
+  </si>
+  <si>
+    <t>139.45</t>
+  </si>
+  <si>
+    <t>2020-11-26</t>
+  </si>
+  <si>
+    <t>184.52</t>
+  </si>
+  <si>
+    <t>154.26</t>
+  </si>
+  <si>
+    <t>2020-12-18</t>
+  </si>
+  <si>
+    <t>198.61</t>
+  </si>
+  <si>
+    <t>166.65</t>
+  </si>
+  <si>
+    <t>2021-01-11</t>
+  </si>
+  <si>
+    <t>206.54</t>
+  </si>
+  <si>
+    <t>177.48</t>
+  </si>
+  <si>
+    <t>2021-02-02</t>
+  </si>
+  <si>
+    <t>209.58</t>
+  </si>
+  <si>
+    <t>176.91</t>
+  </si>
+  <si>
+    <t>2021-02-23</t>
+  </si>
+  <si>
+    <t>224.92</t>
+  </si>
+  <si>
+    <t>186.65</t>
+  </si>
+  <si>
+    <t>2021-03-17</t>
+  </si>
+  <si>
+    <t>232.16</t>
+  </si>
+  <si>
+    <t>191.62</t>
+  </si>
+  <si>
+    <t>2021-04-09</t>
+  </si>
+  <si>
+    <t>257.2</t>
+  </si>
+  <si>
+    <t>198.58</t>
+  </si>
+  <si>
+    <t>2021-05-04</t>
+  </si>
+  <si>
+    <t>282.2</t>
+  </si>
+  <si>
+    <t>197.47</t>
+  </si>
+  <si>
+    <t>2021-05-26</t>
+  </si>
+  <si>
+    <t>311.84</t>
+  </si>
+  <si>
+    <t>210.14</t>
+  </si>
+  <si>
+    <t>2021-06-16</t>
+  </si>
+  <si>
+    <t>324.01</t>
+  </si>
+  <si>
+    <t>221.93</t>
+  </si>
+  <si>
+    <t>2021-07-07</t>
+  </si>
+  <si>
+    <t>334.77</t>
+  </si>
+  <si>
+    <t>226.53</t>
+  </si>
+  <si>
+    <t>2021-07-29</t>
+  </si>
+  <si>
+    <t>361.82</t>
+  </si>
+  <si>
+    <t>231.11</t>
+  </si>
+  <si>
+    <t>2021-08-20</t>
+  </si>
+  <si>
+    <t>335.62</t>
+  </si>
+  <si>
+    <t>224.13</t>
+  </si>
+  <si>
+    <t>2021-09-13</t>
+  </si>
+  <si>
+    <t>364.51</t>
+  </si>
+  <si>
+    <t>242.57</t>
+  </si>
+  <si>
+    <t>2021-10-04</t>
+  </si>
+  <si>
+    <t>378.38</t>
+  </si>
+  <si>
+    <t>251.8</t>
+  </si>
+  <si>
+    <t>2021-10-26</t>
+  </si>
+  <si>
+    <t>364.66</t>
+  </si>
+  <si>
+    <t>252.24</t>
+  </si>
+  <si>
+    <t>2021-11-18</t>
+  </si>
+  <si>
+    <t>346.78</t>
+  </si>
+  <si>
+    <t>255.37</t>
+  </si>
+  <si>
+    <t>2021-12-10</t>
+  </si>
+  <si>
+    <t>357.45</t>
+  </si>
+  <si>
+    <t>257.08</t>
+  </si>
+  <si>
+    <t>2021-12-31</t>
+  </si>
+  <si>
+    <t>359.22</t>
+  </si>
+  <si>
+    <t>254.33</t>
+  </si>
+  <si>
+    <t>2022-01-21</t>
+  </si>
+  <si>
+    <t>352.74</t>
+  </si>
+  <si>
+    <t>256.4</t>
+  </si>
+  <si>
+    <t>2022-02-14</t>
+  </si>
+  <si>
+    <t>334.23</t>
+  </si>
+  <si>
+    <t>237.32</t>
+  </si>
+  <si>
+    <t>2022-03-08</t>
+  </si>
+  <si>
+    <t>310.06</t>
+  </si>
+  <si>
+    <t>225.39</t>
+  </si>
+  <si>
+    <t>2022-03-30</t>
+  </si>
+  <si>
+    <t>342.08</t>
+  </si>
+  <si>
+    <t>243.89</t>
+  </si>
+  <si>
+    <t>2022-04-22</t>
+  </si>
+  <si>
+    <t>383.26</t>
+  </si>
+  <si>
+    <t>250.47</t>
+  </si>
+  <si>
+    <t>2022-05-16</t>
+  </si>
+  <si>
+    <t>320.37</t>
+  </si>
+  <si>
+    <t>223.64</t>
+  </si>
+  <si>
+    <t>2022-06-06</t>
+  </si>
+  <si>
+    <t>332.56</t>
+  </si>
+  <si>
+    <t>229.2</t>
+  </si>
+  <si>
+    <t>2022-06-27</t>
+  </si>
+  <si>
+    <t>303.99</t>
+  </si>
+  <si>
+    <t>218.62</t>
+  </si>
+  <si>
+    <t>2022-07-18</t>
+  </si>
+  <si>
+    <t>322.72</t>
+  </si>
+  <si>
+    <t>231.28</t>
+  </si>
+  <si>
+    <t>2022-08-08</t>
+  </si>
+  <si>
+    <t>341.1</t>
+  </si>
+  <si>
+    <t>246.02</t>
+  </si>
+  <si>
+    <t>2022-09-01</t>
+  </si>
+  <si>
+    <t>350.44</t>
+  </si>
+  <si>
+    <t>255.29</t>
+  </si>
+  <si>
+    <t>2022-09-22</t>
+  </si>
+  <si>
+    <t>357.59</t>
+  </si>
+  <si>
+    <t>259.39</t>
+  </si>
+  <si>
+    <t>2022-10-14</t>
+  </si>
+  <si>
+    <t>340.72</t>
+  </si>
+  <si>
+    <t>249.96</t>
+  </si>
+  <si>
+    <t>2022-11-09</t>
+  </si>
+  <si>
+    <t>343.56</t>
+  </si>
+  <si>
+    <t>258.06</t>
+  </si>
+  <si>
+    <t>2022-11-30</t>
+  </si>
+  <si>
+    <t>349.33</t>
+  </si>
+  <si>
+    <t>261.11</t>
+  </si>
+  <si>
+    <t>2022-12-21</t>
+  </si>
+  <si>
+    <t>348.77</t>
+  </si>
+  <si>
+    <t>257.44</t>
+  </si>
+  <si>
+    <t>2023-01-11</t>
+  </si>
+  <si>
+    <t>349.41</t>
+  </si>
+  <si>
+    <t>255.56</t>
+  </si>
+  <si>
+    <t>2023-02-02</t>
+  </si>
+  <si>
+    <t>327.51</t>
+  </si>
+  <si>
+    <t>248.72</t>
+  </si>
+  <si>
+    <t>2023-02-23</t>
+  </si>
+  <si>
+    <t>317.77</t>
+  </si>
+  <si>
+    <t>245.85</t>
+  </si>
+  <si>
+    <t>2023-03-17</t>
+  </si>
+  <si>
+    <t>308.09</t>
+  </si>
+  <si>
+    <t>243.31</t>
+  </si>
+  <si>
+    <t>2023-04-12</t>
+  </si>
+  <si>
+    <t>322.04</t>
+  </si>
+  <si>
+    <t>249.61</t>
+  </si>
+  <si>
+    <t>2023-05-05</t>
+  </si>
+  <si>
+    <t>336.04</t>
+  </si>
+  <si>
+    <t>259.37</t>
+  </si>
+  <si>
+    <t>2023-05-26</t>
+  </si>
+  <si>
+    <t>344.9</t>
+  </si>
+  <si>
+    <t>268.22</t>
+  </si>
+  <si>
+    <t>2023-06-16</t>
+  </si>
+  <si>
+    <t>377.29</t>
+  </si>
+  <si>
+    <t>284.23</t>
+  </si>
+  <si>
+    <t>2023-07-10</t>
+  </si>
+  <si>
+    <t>384.76</t>
+  </si>
+  <si>
+    <t>290.36</t>
+  </si>
+  <si>
+    <t>2023-07-31</t>
+  </si>
+  <si>
+    <t>410.43</t>
+  </si>
+  <si>
+    <t>306.07</t>
+  </si>
+  <si>
+    <t>2023-08-22</t>
+  </si>
+  <si>
+    <t>418.66</t>
+  </si>
+  <si>
+    <t>311.97</t>
+  </si>
+  <si>
+    <t>2023-09-12</t>
+  </si>
+  <si>
+    <t>433.83</t>
+  </si>
+  <si>
+    <t>324.93</t>
+  </si>
+  <si>
+    <t>2023-10-05</t>
+  </si>
+  <si>
+    <t>440.19</t>
+  </si>
+  <si>
+    <t>326.14</t>
+  </si>
+  <si>
+    <t>2023-10-27</t>
+  </si>
+  <si>
+    <t>416.57</t>
+  </si>
+  <si>
+    <t>317.62</t>
+  </si>
+  <si>
+    <t>2023-11-20</t>
+  </si>
+  <si>
+    <t>449.85</t>
+  </si>
+  <si>
+    <t>341.78</t>
+  </si>
+  <si>
+    <t>2023-12-12</t>
+  </si>
+  <si>
+    <t>476.27</t>
   </si>
   <si>
     <t>359.63</t>
   </si>
   <si>
-    <t>259.84</t>
-[...638 lines deleted...]
-    <t>443.09</t>
+    <t>2024-01-03</t>
+  </si>
+  <si>
+    <t>507.8</t>
+  </si>
+  <si>
+    <t>375.24</t>
+  </si>
+  <si>
+    <t>2024-01-24</t>
+  </si>
+  <si>
+    <t>522.45</t>
+  </si>
+  <si>
+    <t>382.61</t>
+  </si>
+  <si>
+    <t>2024-02-15</t>
+  </si>
+  <si>
+    <t>522.51</t>
+  </si>
+  <si>
+    <t>393.93</t>
+  </si>
+  <si>
+    <t>2024-03-07</t>
+  </si>
+  <si>
+    <t>509.77</t>
+  </si>
+  <si>
+    <t>392.82</t>
+  </si>
+  <si>
+    <t>2024-04-02</t>
+  </si>
+  <si>
+    <t>500.16</t>
+  </si>
+  <si>
+    <t>397.91</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>529.6</t>
+  </si>
+  <si>
+    <t>410.76</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>534.87</t>
+  </si>
+  <si>
+    <t>419.8</t>
+  </si>
+  <si>
+    <t>2024-06-10</t>
+  </si>
+  <si>
+    <t>559.47</t>
+  </si>
+  <si>
+    <t>434.65</t>
+  </si>
+  <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>603.89</t>
+  </si>
+  <si>
+    <t>457.84</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>605.84</t>
+  </si>
+  <si>
+    <t>462.71</t>
+  </si>
+  <si>
+    <t>2024-08-14</t>
+  </si>
+  <si>
+    <t>614.13</t>
+  </si>
+  <si>
+    <t>455.41</t>
+  </si>
+  <si>
+    <t>2024-09-05</t>
+  </si>
+  <si>
+    <t>664.86</t>
+  </si>
+  <si>
+    <t>483.65</t>
+  </si>
+  <si>
+    <t>2024-09-26</t>
+  </si>
+  <si>
+    <t>667.59</t>
+  </si>
+  <si>
+    <t>488.6</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>638.47</t>
+  </si>
+  <si>
+    <t>478.14</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>628.86</t>
+  </si>
+  <si>
+    <t>456.32</t>
+  </si>
+  <si>
+    <t>2024-12-04</t>
+  </si>
+  <si>
+    <t>642.81</t>
+  </si>
+  <si>
+    <t>473.46</t>
+  </si>
+  <si>
+    <t>2024-12-26</t>
+  </si>
+  <si>
+    <t>642.76</t>
+  </si>
+  <si>
+    <t>463.49</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>613.46</t>
+  </si>
+  <si>
+    <t>441.42</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>583.93</t>
+  </si>
+  <si>
+    <t>433.18</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>507.67</t>
+  </si>
+  <si>
+    <t>389.58</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>533.68</t>
+  </si>
+  <si>
+    <t>413.88</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>535.86</t>
+  </si>
+  <si>
+    <t>416.86</t>
+  </si>
+  <si>
+    <t>2025-05-09</t>
+  </si>
+  <si>
+    <t>531.76</t>
+  </si>
+  <si>
+    <t>417.82</t>
+  </si>
+  <si>
+    <t>2025-05-30</t>
+  </si>
+  <si>
+    <t>582.36</t>
+  </si>
+  <si>
+    <t>455.93</t>
+  </si>
+  <si>
+    <t>2025-06-20</t>
+  </si>
+  <si>
+    <t>581.41</t>
+  </si>
+  <si>
+    <t>458.97</t>
+  </si>
+  <si>
+    <t>2025-07-11</t>
+  </si>
+  <si>
+    <t>594.95</t>
+  </si>
+  <si>
+    <t>470.83</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>573.31</t>
+  </si>
+  <si>
+    <t>455.71</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>576.94</t>
+  </si>
+  <si>
+    <t>462.4</t>
+  </si>
+  <si>
+    <t>2025-09-16</t>
+  </si>
+  <si>
+    <t>607.35</t>
+  </si>
+  <si>
+    <t>470.48</t>
+  </si>
+  <si>
+    <t>2025-10-08</t>
+  </si>
+  <si>
+    <t>575.79</t>
+  </si>
+  <si>
+    <t>462.03</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>593.12</t>
+  </si>
+  <si>
+    <t>473.37</t>
+  </si>
+  <si>
+    <t>2025-11-24</t>
+  </si>
+  <si>
+    <t>549.29</t>
+  </si>
+  <si>
+    <t>467.09</t>
+  </si>
+  <si>
+    <t>2025-12-15</t>
+  </si>
+  <si>
+    <t>544.82</t>
+  </si>
+  <si>
+    <t>466.34</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>575.9</t>
+  </si>
+  <si>
+    <t>474.77</t>
+  </si>
+  <si>
+    <t>2026-01-29</t>
+  </si>
+  <si>
+    <t>539.66</t>
+  </si>
+  <si>
+    <t>449.29</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>570.63</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>534.39</t>
+  </si>
+  <si>
+    <t>436.16</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>518.81</t>
+  </si>
+  <si>
+    <t>423.15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D101"/>
+  <dimension ref="A1:D102"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -2375,41 +2384,55 @@
     <row r="100" spans="1:4">
       <c r="A100" s="0" t="s">
         <v>297</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>299</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="0" t="s">
         <v>300</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>302</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="D102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>