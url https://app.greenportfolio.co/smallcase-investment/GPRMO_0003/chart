--- v6 (2026-04-15)
+++ v7 (2026-07-07)
@@ -4,1017 +4,1050 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="317">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>High Quality Right Price Fundamental</t>
   </si>
   <si>
     <t>Equity Mid &amp; Small Cap</t>
   </si>
   <si>
-    <t>2020-03-20</t>
+    <t>2020-03-23</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2020-03-30</t>
   </si>
   <si>
-    <t>92.11</t>
-[...2 lines deleted...]
-    <t>91.25</t>
+    <t>106</t>
+  </si>
+  <si>
+    <t>104.71</t>
   </si>
   <si>
     <t>2020-04-24</t>
   </si>
   <si>
-    <t>111.15</t>
-[...2 lines deleted...]
-    <t>101.73</t>
+    <t>128.24</t>
+  </si>
+  <si>
+    <t>116.73</t>
   </si>
   <si>
     <t>2020-05-18</t>
   </si>
   <si>
-    <t>108.86</t>
-[...2 lines deleted...]
-    <t>98.88</t>
+    <t>125.61</t>
+  </si>
+  <si>
+    <t>113.46</t>
   </si>
   <si>
     <t>2020-06-09</t>
   </si>
   <si>
-    <t>120.3</t>
-[...2 lines deleted...]
-    <t>112.77</t>
+    <t>138.82</t>
+  </si>
+  <si>
+    <t>129.4</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
-    <t>127.45</t>
-[...2 lines deleted...]
-    <t>117.87</t>
+    <t>147.07</t>
+  </si>
+  <si>
+    <t>135.26</t>
   </si>
   <si>
     <t>2020-07-21</t>
   </si>
   <si>
-    <t>137.03</t>
-[...2 lines deleted...]
-    <t>123.18</t>
+    <t>158.12</t>
+  </si>
+  <si>
+    <t>141.35</t>
   </si>
   <si>
     <t>2020-08-11</t>
   </si>
   <si>
-    <t>156.64</t>
-[...2 lines deleted...]
-    <t>130.5</t>
+    <t>180.74</t>
+  </si>
+  <si>
+    <t>149.74</t>
   </si>
   <si>
     <t>2020-09-01</t>
   </si>
   <si>
-    <t>163.15</t>
-[...2 lines deleted...]
-    <t>136.12</t>
+    <t>188.26</t>
+  </si>
+  <si>
+    <t>156.2</t>
   </si>
   <si>
     <t>2020-09-22</t>
   </si>
   <si>
-    <t>164.11</t>
-[...2 lines deleted...]
-    <t>134.87</t>
+    <t>189.37</t>
+  </si>
+  <si>
+    <t>154.76</t>
   </si>
   <si>
     <t>2020-10-14</t>
   </si>
   <si>
-    <t>167.59</t>
-[...2 lines deleted...]
-    <t>137.74</t>
+    <t>193.38</t>
+  </si>
+  <si>
+    <t>158.06</t>
   </si>
   <si>
     <t>2020-11-04</t>
   </si>
   <si>
-    <t>166.86</t>
-[...2 lines deleted...]
-    <t>139.45</t>
+    <t>192.54</t>
+  </si>
+  <si>
+    <t>160.02</t>
   </si>
   <si>
     <t>2020-11-26</t>
   </si>
   <si>
-    <t>184.52</t>
-[...2 lines deleted...]
-    <t>154.26</t>
+    <t>212.92</t>
+  </si>
+  <si>
+    <t>177.01</t>
   </si>
   <si>
     <t>2020-12-18</t>
   </si>
   <si>
-    <t>198.61</t>
-[...2 lines deleted...]
-    <t>166.65</t>
+    <t>229.23</t>
+  </si>
+  <si>
+    <t>191.23</t>
   </si>
   <si>
     <t>2021-01-11</t>
   </si>
   <si>
-    <t>206.54</t>
-[...2 lines deleted...]
-    <t>177.48</t>
+    <t>238.38</t>
+  </si>
+  <si>
+    <t>203.66</t>
   </si>
   <si>
     <t>2021-02-02</t>
   </si>
   <si>
-    <t>209.58</t>
-[...2 lines deleted...]
-    <t>176.91</t>
+    <t>241.88</t>
+  </si>
+  <si>
+    <t>203.01</t>
   </si>
   <si>
     <t>2021-02-23</t>
   </si>
   <si>
-    <t>224.92</t>
-[...2 lines deleted...]
-    <t>186.65</t>
+    <t>259.58</t>
+  </si>
+  <si>
+    <t>214.18</t>
   </si>
   <si>
     <t>2021-03-17</t>
   </si>
   <si>
-    <t>232.16</t>
-[...2 lines deleted...]
-    <t>191.62</t>
+    <t>268.03</t>
+  </si>
+  <si>
+    <t>219.88</t>
   </si>
   <si>
     <t>2021-04-09</t>
   </si>
   <si>
-    <t>257.2</t>
-[...2 lines deleted...]
-    <t>198.58</t>
+    <t>296.96</t>
+  </si>
+  <si>
+    <t>227.87</t>
   </si>
   <si>
     <t>2021-05-04</t>
   </si>
   <si>
-    <t>282.2</t>
-[...2 lines deleted...]
-    <t>197.47</t>
+    <t>325.88</t>
+  </si>
+  <si>
+    <t>226.59</t>
   </si>
   <si>
     <t>2021-05-26</t>
   </si>
   <si>
-    <t>311.84</t>
-[...2 lines deleted...]
-    <t>210.14</t>
+    <t>359.96</t>
+  </si>
+  <si>
+    <t>241.13</t>
   </si>
   <si>
     <t>2021-06-16</t>
   </si>
   <si>
-    <t>324.01</t>
-[...2 lines deleted...]
-    <t>221.93</t>
+    <t>374.07</t>
+  </si>
+  <si>
+    <t>254.67</t>
   </si>
   <si>
     <t>2021-07-07</t>
   </si>
   <si>
-    <t>334.77</t>
-[...2 lines deleted...]
-    <t>226.53</t>
+    <t>386.5</t>
+  </si>
+  <si>
+    <t>259.94</t>
   </si>
   <si>
     <t>2021-07-29</t>
   </si>
   <si>
-    <t>361.82</t>
-[...2 lines deleted...]
-    <t>231.11</t>
+    <t>417.72</t>
+  </si>
+  <si>
+    <t>265.2</t>
   </si>
   <si>
     <t>2021-08-20</t>
   </si>
   <si>
-    <t>335.62</t>
-[...2 lines deleted...]
-    <t>224.13</t>
+    <t>387.45</t>
+  </si>
+  <si>
+    <t>257.18</t>
   </si>
   <si>
     <t>2021-09-13</t>
   </si>
   <si>
-    <t>364.51</t>
-[...2 lines deleted...]
-    <t>242.57</t>
+    <t>420.79</t>
+  </si>
+  <si>
+    <t>278.35</t>
   </si>
   <si>
     <t>2021-10-04</t>
   </si>
   <si>
-    <t>378.38</t>
-[...2 lines deleted...]
-    <t>251.8</t>
+    <t>436.88</t>
+  </si>
+  <si>
+    <t>288.94</t>
   </si>
   <si>
     <t>2021-10-26</t>
   </si>
   <si>
-    <t>364.66</t>
-[...2 lines deleted...]
-    <t>252.24</t>
+    <t>420.95</t>
+  </si>
+  <si>
+    <t>289.44</t>
   </si>
   <si>
     <t>2021-11-18</t>
   </si>
   <si>
-    <t>346.78</t>
-[...2 lines deleted...]
-    <t>255.37</t>
+    <t>400.36</t>
+  </si>
+  <si>
+    <t>293.04</t>
   </si>
   <si>
     <t>2021-12-10</t>
   </si>
   <si>
-    <t>357.45</t>
-[...2 lines deleted...]
-    <t>257.08</t>
+    <t>412.67</t>
+  </si>
+  <si>
+    <t>295</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
-    <t>359.22</t>
-[...2 lines deleted...]
-    <t>254.33</t>
+    <t>414.72</t>
+  </si>
+  <si>
+    <t>291.84</t>
   </si>
   <si>
     <t>2022-01-21</t>
   </si>
   <si>
-    <t>352.74</t>
-[...2 lines deleted...]
-    <t>256.4</t>
+    <t>407.19</t>
+  </si>
+  <si>
+    <t>294.21</t>
   </si>
   <si>
     <t>2022-02-14</t>
   </si>
   <si>
-    <t>334.23</t>
-[...2 lines deleted...]
-    <t>237.32</t>
+    <t>385.84</t>
+  </si>
+  <si>
+    <t>272.32</t>
   </si>
   <si>
     <t>2022-03-08</t>
   </si>
   <si>
-    <t>310.06</t>
-[...2 lines deleted...]
-    <t>225.39</t>
+    <t>358.02</t>
+  </si>
+  <si>
+    <t>258.63</t>
   </si>
   <si>
     <t>2022-03-30</t>
   </si>
   <si>
-    <t>342.08</t>
-[...2 lines deleted...]
-    <t>243.89</t>
+    <t>394.9</t>
+  </si>
+  <si>
+    <t>279.87</t>
   </si>
   <si>
     <t>2022-04-22</t>
   </si>
   <si>
-    <t>383.26</t>
-[...2 lines deleted...]
-    <t>250.47</t>
+    <t>442.47</t>
+  </si>
+  <si>
+    <t>287.41</t>
   </si>
   <si>
     <t>2022-05-16</t>
   </si>
   <si>
-    <t>320.37</t>
-[...2 lines deleted...]
-    <t>223.64</t>
+    <t>369.86</t>
+  </si>
+  <si>
+    <t>256.63</t>
   </si>
   <si>
     <t>2022-06-06</t>
   </si>
   <si>
-    <t>332.56</t>
-[...2 lines deleted...]
-    <t>229.2</t>
+    <t>383.9</t>
+  </si>
+  <si>
+    <t>263.01</t>
   </si>
   <si>
     <t>2022-06-27</t>
   </si>
   <si>
-    <t>303.99</t>
-[...2 lines deleted...]
-    <t>218.62</t>
+    <t>351</t>
+  </si>
+  <si>
+    <t>250.86</t>
   </si>
   <si>
     <t>2022-07-18</t>
   </si>
   <si>
-    <t>322.72</t>
-[...2 lines deleted...]
-    <t>231.28</t>
+    <t>371.26</t>
+  </si>
+  <si>
+    <t>265.39</t>
   </si>
   <si>
     <t>2022-08-08</t>
   </si>
   <si>
-    <t>341.1</t>
-[...2 lines deleted...]
-    <t>246.02</t>
+    <t>391.7</t>
+  </si>
+  <si>
+    <t>282.3</t>
   </si>
   <si>
     <t>2022-09-01</t>
   </si>
   <si>
-    <t>350.44</t>
-[...2 lines deleted...]
-    <t>255.29</t>
+    <t>403.08</t>
+  </si>
+  <si>
+    <t>292.94</t>
   </si>
   <si>
     <t>2022-09-22</t>
   </si>
   <si>
-    <t>357.59</t>
-[...2 lines deleted...]
-    <t>259.39</t>
+    <t>409.8</t>
+  </si>
+  <si>
+    <t>297.65</t>
   </si>
   <si>
     <t>2022-10-14</t>
   </si>
   <si>
-    <t>340.72</t>
-[...2 lines deleted...]
-    <t>249.96</t>
+    <t>390.46</t>
+  </si>
+  <si>
+    <t>286.83</t>
   </si>
   <si>
     <t>2022-11-09</t>
   </si>
   <si>
-    <t>343.56</t>
-[...2 lines deleted...]
-    <t>258.06</t>
+    <t>393.72</t>
+  </si>
+  <si>
+    <t>296.13</t>
   </si>
   <si>
     <t>2022-11-30</t>
   </si>
   <si>
-    <t>349.33</t>
-[...2 lines deleted...]
-    <t>261.11</t>
+    <t>399.61</t>
+  </si>
+  <si>
+    <t>299.62</t>
   </si>
   <si>
     <t>2022-12-21</t>
   </si>
   <si>
-    <t>348.77</t>
-[...2 lines deleted...]
-    <t>257.44</t>
+    <t>398.97</t>
+  </si>
+  <si>
+    <t>295.41</t>
   </si>
   <si>
     <t>2023-01-11</t>
   </si>
   <si>
-    <t>349.41</t>
-[...2 lines deleted...]
-    <t>255.56</t>
+    <t>399.7</t>
+  </si>
+  <si>
+    <t>293.25</t>
   </si>
   <si>
     <t>2023-02-02</t>
   </si>
   <si>
-    <t>327.51</t>
-[...2 lines deleted...]
-    <t>248.72</t>
+    <t>374.66</t>
+  </si>
+  <si>
+    <t>285.4</t>
   </si>
   <si>
     <t>2023-02-23</t>
   </si>
   <si>
-    <t>317.77</t>
-[...2 lines deleted...]
-    <t>245.85</t>
+    <t>363.51</t>
+  </si>
+  <si>
+    <t>282.11</t>
   </si>
   <si>
     <t>2023-03-17</t>
   </si>
   <si>
-    <t>308.09</t>
-[...2 lines deleted...]
-    <t>243.31</t>
+    <t>352.43</t>
+  </si>
+  <si>
+    <t>279.2</t>
   </si>
   <si>
     <t>2023-04-12</t>
   </si>
   <si>
-    <t>322.04</t>
-[...2 lines deleted...]
-    <t>249.61</t>
+    <t>368.4</t>
+  </si>
+  <si>
+    <t>286.42</t>
   </si>
   <si>
     <t>2023-05-05</t>
   </si>
   <si>
-    <t>336.04</t>
-[...2 lines deleted...]
-    <t>259.37</t>
+    <t>380.8</t>
+  </si>
+  <si>
+    <t>297.62</t>
   </si>
   <si>
     <t>2023-05-26</t>
   </si>
   <si>
-    <t>344.9</t>
-[...2 lines deleted...]
-    <t>268.22</t>
+    <t>390.84</t>
+  </si>
+  <si>
+    <t>307.78</t>
   </si>
   <si>
     <t>2023-06-16</t>
   </si>
   <si>
-    <t>377.29</t>
-[...2 lines deleted...]
-    <t>284.23</t>
+    <t>427.55</t>
+  </si>
+  <si>
+    <t>326.16</t>
   </si>
   <si>
     <t>2023-07-10</t>
   </si>
   <si>
-    <t>384.76</t>
-[...2 lines deleted...]
-    <t>290.36</t>
+    <t>436.01</t>
+  </si>
+  <si>
+    <t>333.18</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
-    <t>410.43</t>
-[...2 lines deleted...]
-    <t>306.07</t>
+    <t>465.1</t>
+  </si>
+  <si>
+    <t>351.21</t>
   </si>
   <si>
     <t>2023-08-22</t>
   </si>
   <si>
-    <t>418.66</t>
-[...2 lines deleted...]
-    <t>311.97</t>
+    <t>475.33</t>
+  </si>
+  <si>
+    <t>357.98</t>
   </si>
   <si>
     <t>2023-09-12</t>
   </si>
   <si>
-    <t>433.83</t>
-[...2 lines deleted...]
-    <t>324.93</t>
+    <t>492.53</t>
+  </si>
+  <si>
+    <t>372.85</t>
   </si>
   <si>
     <t>2023-10-05</t>
   </si>
   <si>
-    <t>440.19</t>
-[...2 lines deleted...]
-    <t>326.14</t>
+    <t>499.73</t>
+  </si>
+  <si>
+    <t>374.25</t>
   </si>
   <si>
     <t>2023-10-27</t>
   </si>
   <si>
-    <t>416.57</t>
-[...2 lines deleted...]
-    <t>317.62</t>
+    <t>472.88</t>
+  </si>
+  <si>
+    <t>364.46</t>
   </si>
   <si>
     <t>2023-11-20</t>
   </si>
   <si>
-    <t>449.85</t>
-[...2 lines deleted...]
-    <t>341.78</t>
+    <t>510.66</t>
+  </si>
+  <si>
+    <t>392.19</t>
   </si>
   <si>
     <t>2023-12-12</t>
   </si>
   <si>
-    <t>476.27</t>
-[...2 lines deleted...]
-    <t>359.63</t>
+    <t>540.66</t>
   </si>
   <si>
     <t>2024-01-03</t>
   </si>
   <si>
-    <t>507.8</t>
-[...2 lines deleted...]
-    <t>375.24</t>
+    <t>576.45</t>
+  </si>
+  <si>
+    <t>430.58</t>
   </si>
   <si>
     <t>2024-01-24</t>
   </si>
   <si>
-    <t>522.45</t>
-[...2 lines deleted...]
-    <t>382.61</t>
+    <t>593.07</t>
+  </si>
+  <si>
+    <t>439.04</t>
   </si>
   <si>
     <t>2024-02-15</t>
   </si>
   <si>
-    <t>522.51</t>
-[...2 lines deleted...]
-    <t>393.93</t>
+    <t>593.15</t>
+  </si>
+  <si>
+    <t>452.02</t>
   </si>
   <si>
     <t>2024-03-07</t>
   </si>
   <si>
-    <t>509.77</t>
-[...2 lines deleted...]
-    <t>392.82</t>
+    <t>578.68</t>
+  </si>
+  <si>
+    <t>450.76</t>
   </si>
   <si>
     <t>2024-04-02</t>
   </si>
   <si>
-    <t>500.16</t>
-[...2 lines deleted...]
-    <t>397.91</t>
+    <t>567.77</t>
+  </si>
+  <si>
+    <t>456.6</t>
   </si>
   <si>
     <t>2024-04-25</t>
   </si>
   <si>
-    <t>529.6</t>
-[...2 lines deleted...]
-    <t>410.76</t>
+    <t>601.19</t>
+  </si>
+  <si>
+    <t>471.34</t>
   </si>
   <si>
     <t>2024-05-17</t>
   </si>
   <si>
-    <t>534.87</t>
-[...2 lines deleted...]
-    <t>419.8</t>
+    <t>607.17</t>
+  </si>
+  <si>
+    <t>481.71</t>
   </si>
   <si>
     <t>2024-06-10</t>
   </si>
   <si>
-    <t>559.47</t>
-[...2 lines deleted...]
-    <t>434.65</t>
+    <t>635.1</t>
+  </si>
+  <si>
+    <t>498.75</t>
   </si>
   <si>
     <t>2024-07-02</t>
   </si>
   <si>
-    <t>603.89</t>
-[...2 lines deleted...]
-    <t>457.84</t>
+    <t>685.53</t>
+  </si>
+  <si>
+    <t>525.36</t>
   </si>
   <si>
     <t>2024-07-24</t>
   </si>
   <si>
-    <t>605.84</t>
-[...2 lines deleted...]
-    <t>462.71</t>
+    <t>687.74</t>
+  </si>
+  <si>
+    <t>530.95</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
-    <t>614.13</t>
-[...2 lines deleted...]
-    <t>455.41</t>
+    <t>697.15</t>
+  </si>
+  <si>
+    <t>522.58</t>
   </si>
   <si>
     <t>2024-09-05</t>
   </si>
   <si>
-    <t>664.86</t>
-[...2 lines deleted...]
-    <t>483.65</t>
+    <t>754.73</t>
+  </si>
+  <si>
+    <t>554.98</t>
   </si>
   <si>
     <t>2024-09-26</t>
   </si>
   <si>
-    <t>667.59</t>
-[...2 lines deleted...]
-    <t>488.6</t>
+    <t>757.84</t>
+  </si>
+  <si>
+    <t>560.66</t>
   </si>
   <si>
     <t>2024-10-18</t>
   </si>
   <si>
-    <t>638.47</t>
-[...2 lines deleted...]
-    <t>478.14</t>
+    <t>724.78</t>
+  </si>
+  <si>
+    <t>548.66</t>
   </si>
   <si>
     <t>2024-11-11</t>
   </si>
   <si>
-    <t>628.86</t>
-[...2 lines deleted...]
-    <t>456.32</t>
+    <t>713.86</t>
+  </si>
+  <si>
+    <t>523.62</t>
   </si>
   <si>
     <t>2024-12-04</t>
   </si>
   <si>
-    <t>642.81</t>
-[...2 lines deleted...]
-    <t>473.46</t>
+    <t>729.7</t>
+  </si>
+  <si>
+    <t>543.29</t>
   </si>
   <si>
     <t>2024-12-26</t>
   </si>
   <si>
-    <t>642.76</t>
-[...2 lines deleted...]
-    <t>463.49</t>
+    <t>729.65</t>
+  </si>
+  <si>
+    <t>531.85</t>
   </si>
   <si>
     <t>2025-01-16</t>
   </si>
   <si>
-    <t>613.46</t>
-[...2 lines deleted...]
-    <t>441.42</t>
+    <t>696.39</t>
+  </si>
+  <si>
+    <t>506.52</t>
   </si>
   <si>
     <t>2025-02-05</t>
   </si>
   <si>
-    <t>583.93</t>
-[...2 lines deleted...]
-    <t>433.18</t>
+    <t>662.87</t>
+  </si>
+  <si>
+    <t>497.07</t>
   </si>
   <si>
     <t>2025-02-27</t>
   </si>
   <si>
-    <t>507.67</t>
-[...2 lines deleted...]
-    <t>389.58</t>
+    <t>576.29</t>
+  </si>
+  <si>
+    <t>447.04</t>
   </si>
   <si>
     <t>2025-03-21</t>
   </si>
   <si>
-    <t>533.68</t>
-[...2 lines deleted...]
-    <t>413.88</t>
+    <t>605.82</t>
+  </si>
+  <si>
+    <t>474.92</t>
   </si>
   <si>
     <t>2025-04-16</t>
   </si>
   <si>
-    <t>535.86</t>
-[...2 lines deleted...]
-    <t>416.86</t>
+    <t>608.3</t>
+  </si>
+  <si>
+    <t>478.34</t>
   </si>
   <si>
     <t>2025-05-09</t>
   </si>
   <si>
-    <t>531.76</t>
-[...2 lines deleted...]
-    <t>417.82</t>
+    <t>603.64</t>
+  </si>
+  <si>
+    <t>479.44</t>
   </si>
   <si>
     <t>2025-05-30</t>
   </si>
   <si>
-    <t>582.36</t>
-[...2 lines deleted...]
-    <t>455.93</t>
+    <t>661.08</t>
+  </si>
+  <si>
+    <t>523.18</t>
   </si>
   <si>
     <t>2025-06-20</t>
   </si>
   <si>
-    <t>581.41</t>
-[...2 lines deleted...]
-    <t>458.97</t>
+    <t>660</t>
+  </si>
+  <si>
+    <t>526.66</t>
   </si>
   <si>
     <t>2025-07-11</t>
   </si>
   <si>
-    <t>594.95</t>
-[...2 lines deleted...]
-    <t>470.83</t>
+    <t>675.38</t>
+  </si>
+  <si>
+    <t>540.28</t>
   </si>
   <si>
     <t>2025-08-01</t>
   </si>
   <si>
-    <t>573.31</t>
-[...2 lines deleted...]
-    <t>455.71</t>
+    <t>650.81</t>
+  </si>
+  <si>
+    <t>522.92</t>
   </si>
   <si>
     <t>2025-08-25</t>
   </si>
   <si>
-    <t>576.94</t>
-[...2 lines deleted...]
-    <t>462.4</t>
+    <t>654.93</t>
+  </si>
+  <si>
+    <t>530.59</t>
   </si>
   <si>
     <t>2025-09-16</t>
   </si>
   <si>
-    <t>607.35</t>
-[...2 lines deleted...]
-    <t>470.48</t>
+    <t>689.45</t>
+  </si>
+  <si>
+    <t>539.87</t>
   </si>
   <si>
     <t>2025-10-08</t>
   </si>
   <si>
-    <t>575.79</t>
-[...2 lines deleted...]
-    <t>462.03</t>
+    <t>653.62</t>
+  </si>
+  <si>
+    <t>530.17</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
-    <t>593.12</t>
-[...2 lines deleted...]
-    <t>473.37</t>
+    <t>673.3</t>
+  </si>
+  <si>
+    <t>543.19</t>
   </si>
   <si>
     <t>2025-11-24</t>
   </si>
   <si>
-    <t>549.29</t>
-[...2 lines deleted...]
-    <t>467.09</t>
+    <t>625.63</t>
+  </si>
+  <si>
+    <t>535.98</t>
   </si>
   <si>
     <t>2025-12-15</t>
   </si>
   <si>
-    <t>544.82</t>
-[...2 lines deleted...]
-    <t>466.34</t>
+    <t>620.47</t>
+  </si>
+  <si>
+    <t>535.12</t>
   </si>
   <si>
     <t>2026-01-06</t>
   </si>
   <si>
-    <t>575.9</t>
-[...2 lines deleted...]
-    <t>474.77</t>
+    <t>655.86</t>
+  </si>
+  <si>
+    <t>544.8</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
-    <t>539.66</t>
-[...2 lines deleted...]
-    <t>449.29</t>
+    <t>614.58</t>
+  </si>
+  <si>
+    <t>515.56</t>
   </si>
   <si>
     <t>2026-02-18</t>
   </si>
   <si>
-    <t>570.63</t>
-[...2 lines deleted...]
-    <t>464</t>
+    <t>649.85</t>
+  </si>
+  <si>
+    <t>532.44</t>
   </si>
   <si>
     <t>2026-03-12</t>
   </si>
   <si>
-    <t>534.39</t>
-[...2 lines deleted...]
-    <t>436.16</t>
+    <t>608.58</t>
+  </si>
+  <si>
+    <t>500.49</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
-    <t>518.81</t>
-[...2 lines deleted...]
-    <t>423.15</t>
+    <t>590.84</t>
+  </si>
+  <si>
+    <t>485.56</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>710.81</t>
+  </si>
+  <si>
+    <t>540.03</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>762.06</t>
+  </si>
+  <si>
+    <t>544.26</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>818.32</t>
+  </si>
+  <si>
+    <t>543.73</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>913.86</t>
+  </si>
+  <si>
+    <t>566.08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D102"/>
+  <dimension ref="A1:D106"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -1863,576 +1896,632 @@
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>187</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>188</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>191</v>
+        <v>91</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="C65" s="0" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B66" s="0" t="s">
+      <c r="C66" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="B67" s="0" t="s">
+      <c r="C67" s="0" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B68" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="B68" s="0" t="s">
+      <c r="C68" s="0" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="B69" s="0" t="s">
+      <c r="C69" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="B70" s="0" t="s">
+      <c r="C70" s="0" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="B71" s="0" t="s">
+      <c r="C71" s="0" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="B72" s="0" t="s">
+      <c r="C72" s="0" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="B73" s="0" t="s">
+      <c r="C73" s="0" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="B74" s="0" t="s">
+      <c r="C74" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="B75" s="0" t="s">
+      <c r="C75" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="B76" s="0" t="s">
+      <c r="C76" s="0" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B77" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="B77" s="0" t="s">
+      <c r="C77" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="B78" s="0" t="s">
+      <c r="C78" s="0" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="B79" s="0" t="s">
+      <c r="C79" s="0" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="B80" s="0" t="s">
+      <c r="C80" s="0" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B81" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="B81" s="0" t="s">
+      <c r="C81" s="0" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="B82" s="0" t="s">
+      <c r="C82" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="B83" s="0" t="s">
+      <c r="C83" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B84" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="B84" s="0" t="s">
+      <c r="C84" s="0" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B85" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="B85" s="0" t="s">
+      <c r="C85" s="0" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="B86" s="0" t="s">
+      <c r="C86" s="0" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="B87" s="0" t="s">
+      <c r="C87" s="0" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="B88" s="0" t="s">
+      <c r="C88" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="B89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="B89" s="0" t="s">
+      <c r="C89" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="B90" s="0" t="s">
+      <c r="C90" s="0" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B91" s="0" t="s">
         <v>270</v>
       </c>
-      <c r="B91" s="0" t="s">
+      <c r="C91" s="0" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="B92" s="0" t="s">
+      <c r="C92" s="0" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B93" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="B93" s="0" t="s">
+      <c r="C93" s="0" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B94" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="B94" s="0" t="s">
+      <c r="C94" s="0" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B95" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="B95" s="0" t="s">
+      <c r="C95" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="B96" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="B96" s="0" t="s">
+      <c r="C96" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="B97" s="0" t="s">
         <v>288</v>
       </c>
-      <c r="B97" s="0" t="s">
+      <c r="C97" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B98" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="B98" s="0" t="s">
+      <c r="C98" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="B99" s="0" t="s">
+      <c r="C99" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>297</v>
       </c>
-      <c r="B100" s="0" t="s">
+      <c r="C100" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="B101" s="0" t="s">
+      <c r="C101" s="0" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B102" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="B102" s="0" t="s">
+      <c r="C102" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="C102" s="0" t="s">
+      <c r="D102" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="D102" s="0" t="s">
+      <c r="B103" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="D106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>