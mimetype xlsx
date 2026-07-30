--- v7 (2026-07-07)
+++ v8 (2026-07-30)
@@ -4,1001 +4,1004 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="318">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>High Quality Right Price Fundamental</t>
   </si>
   <si>
     <t>Equity Mid &amp; Small Cap</t>
   </si>
   <si>
     <t>2020-03-23</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2020-03-30</t>
-[...929 lines deleted...]
-    <t>566.08</t>
+    <t>2020-04-15</t>
+  </si>
+  <si>
+    <t>123.6</t>
+  </si>
+  <si>
+    <t>114.97</t>
+  </si>
+  <si>
+    <t>2020-05-07</t>
+  </si>
+  <si>
+    <t>129.59</t>
+  </si>
+  <si>
+    <t>117.52</t>
+  </si>
+  <si>
+    <t>2020-05-29</t>
+  </si>
+  <si>
+    <t>135.33</t>
+  </si>
+  <si>
+    <t>120.37</t>
+  </si>
+  <si>
+    <t>2020-06-19</t>
+  </si>
+  <si>
+    <t>145.17</t>
+  </si>
+  <si>
+    <t>133.62</t>
+  </si>
+  <si>
+    <t>2020-07-10</t>
+  </si>
+  <si>
+    <t>158.08</t>
+  </si>
+  <si>
+    <t>139.91</t>
+  </si>
+  <si>
+    <t>2020-07-31</t>
+  </si>
+  <si>
+    <t>167.41</t>
+  </si>
+  <si>
+    <t>141.83</t>
+  </si>
+  <si>
+    <t>2020-08-21</t>
+  </si>
+  <si>
+    <t>197.1</t>
+  </si>
+  <si>
+    <t>157.53</t>
+  </si>
+  <si>
+    <t>2020-09-11</t>
+  </si>
+  <si>
+    <t>189.98</t>
+  </si>
+  <si>
+    <t>156.33</t>
+  </si>
+  <si>
+    <t>2020-10-05</t>
+  </si>
+  <si>
+    <t>196.44</t>
+  </si>
+  <si>
+    <t>160.32</t>
+  </si>
+  <si>
+    <t>2020-10-26</t>
+  </si>
+  <si>
+    <t>197.71</t>
+  </si>
+  <si>
+    <t>159.29</t>
+  </si>
+  <si>
+    <t>2020-11-17</t>
+  </si>
+  <si>
+    <t>204.61</t>
+  </si>
+  <si>
+    <t>171.25</t>
+  </si>
+  <si>
+    <t>2020-12-09</t>
+  </si>
+  <si>
+    <t>230.47</t>
+  </si>
+  <si>
+    <t>188.92</t>
+  </si>
+  <si>
+    <t>2020-12-31</t>
+  </si>
+  <si>
+    <t>231.03</t>
+  </si>
+  <si>
+    <t>192.92</t>
+  </si>
+  <si>
+    <t>2021-01-21</t>
+  </si>
+  <si>
+    <t>237.95</t>
+  </si>
+  <si>
+    <t>201.83</t>
+  </si>
+  <si>
+    <t>2021-02-12</t>
+  </si>
+  <si>
+    <t>255.37</t>
+  </si>
+  <si>
+    <t>212.45</t>
+  </si>
+  <si>
+    <t>2021-03-05</t>
+  </si>
+  <si>
+    <t>270.68</t>
+  </si>
+  <si>
+    <t>224.23</t>
+  </si>
+  <si>
+    <t>2021-03-30</t>
+  </si>
+  <si>
+    <t>270.49</t>
+  </si>
+  <si>
+    <t>219.66</t>
+  </si>
+  <si>
+    <t>2021-04-23</t>
+  </si>
+  <si>
+    <t>295.34</t>
+  </si>
+  <si>
+    <t>219.53</t>
+  </si>
+  <si>
+    <t>2021-05-17</t>
+  </si>
+  <si>
+    <t>332.72</t>
+  </si>
+  <si>
+    <t>232.93</t>
+  </si>
+  <si>
+    <t>2021-06-07</t>
+  </si>
+  <si>
+    <t>379.6</t>
+  </si>
+  <si>
+    <t>252.4</t>
+  </si>
+  <si>
+    <t>2021-06-28</t>
+  </si>
+  <si>
+    <t>374.24</t>
+  </si>
+  <si>
+    <t>254.94</t>
+  </si>
+  <si>
+    <t>2021-07-19</t>
+  </si>
+  <si>
+    <t>398.42</t>
+  </si>
+  <si>
+    <t>265.29</t>
+  </si>
+  <si>
+    <t>2021-08-10</t>
+  </si>
+  <si>
+    <t>405.88</t>
+  </si>
+  <si>
+    <t>261.18</t>
+  </si>
+  <si>
+    <t>2021-09-01</t>
+  </si>
+  <si>
+    <t>404.47</t>
+  </si>
+  <si>
+    <t>269.73</t>
+  </si>
+  <si>
+    <t>2021-09-23</t>
+  </si>
+  <si>
+    <t>425.99</t>
+  </si>
+  <si>
+    <t>283.87</t>
+  </si>
+  <si>
+    <t>2021-10-14</t>
+  </si>
+  <si>
+    <t>445.4</t>
+  </si>
+  <si>
+    <t>302.23</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>416.87</t>
+  </si>
+  <si>
+    <t>299.51</t>
+  </si>
+  <si>
+    <t>2021-12-01</t>
+  </si>
+  <si>
+    <t>394.61</t>
+  </si>
+  <si>
+    <t>283.41</t>
+  </si>
+  <si>
+    <t>2021-12-22</t>
+  </si>
+  <si>
+    <t>395.31</t>
+  </si>
+  <si>
+    <t>283.08</t>
+  </si>
+  <si>
+    <t>2022-01-12</t>
+  </si>
+  <si>
+    <t>424.4</t>
+  </si>
+  <si>
+    <t>303.63</t>
+  </si>
+  <si>
+    <t>2022-02-03</t>
+  </si>
+  <si>
+    <t>408.11</t>
+  </si>
+  <si>
+    <t>293.89</t>
+  </si>
+  <si>
+    <t>2022-02-24</t>
+  </si>
+  <si>
+    <t>352.83</t>
+  </si>
+  <si>
+    <t>254.54</t>
+  </si>
+  <si>
+    <t>2022-03-21</t>
+  </si>
+  <si>
+    <t>386.16</t>
+  </si>
+  <si>
+    <t>274.92</t>
+  </si>
+  <si>
+    <t>2022-04-11</t>
+  </si>
+  <si>
+    <t>434.54</t>
+  </si>
+  <si>
+    <t>296.55</t>
+  </si>
+  <si>
+    <t>2022-05-05</t>
+  </si>
+  <si>
+    <t>407.3</t>
+  </si>
+  <si>
+    <t>274.34</t>
+  </si>
+  <si>
+    <t>2022-05-26</t>
+  </si>
+  <si>
+    <t>373.44</t>
+  </si>
+  <si>
+    <t>254.92</t>
+  </si>
+  <si>
+    <t>2022-06-16</t>
+  </si>
+  <si>
+    <t>349.12</t>
+  </si>
+  <si>
+    <t>245.55</t>
+  </si>
+  <si>
+    <t>2022-07-07</t>
+  </si>
+  <si>
+    <t>360.65</t>
+  </si>
+  <si>
+    <t>258.61</t>
+  </si>
+  <si>
+    <t>2022-07-28</t>
+  </si>
+  <si>
+    <t>378.05</t>
+  </si>
+  <si>
+    <t>272.08</t>
+  </si>
+  <si>
+    <t>2022-08-22</t>
+  </si>
+  <si>
+    <t>394.67</t>
+  </si>
+  <si>
+    <t>282.58</t>
+  </si>
+  <si>
+    <t>2022-09-13</t>
+  </si>
+  <si>
+    <t>415.62</t>
+  </si>
+  <si>
+    <t>302.45</t>
+  </si>
+  <si>
+    <t>2022-10-04</t>
+  </si>
+  <si>
+    <t>393.87</t>
+  </si>
+  <si>
+    <t>290.9</t>
+  </si>
+  <si>
+    <t>2022-10-28</t>
+  </si>
+  <si>
+    <t>389.45</t>
+  </si>
+  <si>
+    <t>290.13</t>
+  </si>
+  <si>
+    <t>2022-11-21</t>
+  </si>
+  <si>
+    <t>392.9</t>
+  </si>
+  <si>
+    <t>290.47</t>
+  </si>
+  <si>
+    <t>2022-12-12</t>
+  </si>
+  <si>
+    <t>406.73</t>
+  </si>
+  <si>
+    <t>302.54</t>
+  </si>
+  <si>
+    <t>2023-01-02</t>
+  </si>
+  <si>
+    <t>407.31</t>
+  </si>
+  <si>
+    <t>296.57</t>
+  </si>
+  <si>
+    <t>2023-01-23</t>
+  </si>
+  <si>
+    <t>389.33</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>2023-02-14</t>
+  </si>
+  <si>
+    <t>367.25</t>
+  </si>
+  <si>
+    <t>284.55</t>
+  </si>
+  <si>
+    <t>2023-03-08</t>
+  </si>
+  <si>
+    <t>370.06</t>
+  </si>
+  <si>
+    <t>288.96</t>
+  </si>
+  <si>
+    <t>2023-03-29</t>
+  </si>
+  <si>
+    <t>340.3</t>
+  </si>
+  <si>
+    <t>275.42</t>
+  </si>
+  <si>
+    <t>2023-04-25</t>
+  </si>
+  <si>
+    <t>375.56</t>
+  </si>
+  <si>
+    <t>289.08</t>
+  </si>
+  <si>
+    <t>2023-05-17</t>
+  </si>
+  <si>
+    <t>381.95</t>
+  </si>
+  <si>
+    <t>303.56</t>
+  </si>
+  <si>
+    <t>2023-06-07</t>
+  </si>
+  <si>
+    <t>412.38</t>
+  </si>
+  <si>
+    <t>319.15</t>
+  </si>
+  <si>
+    <t>2023-06-28</t>
+  </si>
+  <si>
+    <t>431.33</t>
+  </si>
+  <si>
+    <t>328.63</t>
+  </si>
+  <si>
+    <t>2023-07-20</t>
+  </si>
+  <si>
+    <t>450.03</t>
+  </si>
+  <si>
+    <t>342.73</t>
+  </si>
+  <si>
+    <t>2023-08-10</t>
+  </si>
+  <si>
+    <t>478.31</t>
+  </si>
+  <si>
+    <t>353.21</t>
+  </si>
+  <si>
+    <t>2023-09-01</t>
+  </si>
+  <si>
+    <t>499.55</t>
+  </si>
+  <si>
+    <t>369.18</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>500.59</t>
+  </si>
+  <si>
+    <t>373.5</t>
+  </si>
+  <si>
+    <t>2023-10-17</t>
+  </si>
+  <si>
+    <t>502.97</t>
+  </si>
+  <si>
+    <t>381.58</t>
+  </si>
+  <si>
+    <t>2023-11-08</t>
+  </si>
+  <si>
+    <t>488.76</t>
+  </si>
+  <si>
+    <t>380.03</t>
+  </si>
+  <si>
+    <t>2023-12-01</t>
+  </si>
+  <si>
+    <t>533.45</t>
+  </si>
+  <si>
+    <t>404.24</t>
+  </si>
+  <si>
+    <t>2023-12-22</t>
+  </si>
+  <si>
+    <t>560.53</t>
+  </si>
+  <si>
+    <t>418.78</t>
+  </si>
+  <si>
+    <t>2024-01-15</t>
+  </si>
+  <si>
+    <t>589.11</t>
+  </si>
+  <si>
+    <t>442.96</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>612.35</t>
+  </si>
+  <si>
+    <t>457.61</t>
+  </si>
+  <si>
+    <t>2024-02-27</t>
+  </si>
+  <si>
+    <t>600.29</t>
+  </si>
+  <si>
+    <t>456.11</t>
+  </si>
+  <si>
+    <t>2024-03-20</t>
+  </si>
+  <si>
+    <t>530.07</t>
+  </si>
+  <si>
+    <t>423.31</t>
+  </si>
+  <si>
+    <t>2024-04-15</t>
+  </si>
+  <si>
+    <t>571.49</t>
+  </si>
+  <si>
+    <t>458.48</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>596.16</t>
+  </si>
+  <si>
+    <t>466.63</t>
+  </si>
+  <si>
+    <t>2024-05-30</t>
+  </si>
+  <si>
+    <t>604.51</t>
+  </si>
+  <si>
+    <t>478.25</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>669.59</t>
+  </si>
+  <si>
+    <t>519.26</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>686.72</t>
+  </si>
+  <si>
+    <t>535.23</t>
+  </si>
+  <si>
+    <t>2024-08-05</t>
+  </si>
+  <si>
+    <t>685.22</t>
+  </si>
+  <si>
+    <t>518.09</t>
+  </si>
+  <si>
+    <t>2024-08-27</t>
+  </si>
+  <si>
+    <t>736.83</t>
+  </si>
+  <si>
+    <t>550.27</t>
+  </si>
+  <si>
+    <t>2024-09-17</t>
+  </si>
+  <si>
+    <t>771.66</t>
+  </si>
+  <si>
+    <t>559.62</t>
+  </si>
+  <si>
+    <t>2024-10-09</t>
+  </si>
+  <si>
+    <t>737.81</t>
+  </si>
+  <si>
+    <t>549.83</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>708.54</t>
+  </si>
+  <si>
+    <t>526.95</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>693.84</t>
+  </si>
+  <si>
+    <t>521.55</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>742.2</t>
+  </si>
+  <si>
+    <t>552.12</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>734.82</t>
+  </si>
+  <si>
+    <t>531.66</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>639.07</t>
+  </si>
+  <si>
+    <t>470.79</t>
+  </si>
+  <si>
+    <t>2025-02-17</t>
+  </si>
+  <si>
+    <t>598.14</t>
+  </si>
+  <si>
+    <t>453.69</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>574.33</t>
+  </si>
+  <si>
+    <t>446.27</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>608.44</t>
+  </si>
+  <si>
+    <t>475.95</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>615.01</t>
+  </si>
+  <si>
+    <t>492.19</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>676.43</t>
+  </si>
+  <si>
+    <t>514.07</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>684.33</t>
+  </si>
+  <si>
+    <t>542.36</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>681.8</t>
+  </si>
+  <si>
+    <t>545.67</t>
+  </si>
+  <si>
+    <t>2025-07-23</t>
+  </si>
+  <si>
+    <t>685.28</t>
+  </si>
+  <si>
+    <t>547.57</t>
+  </si>
+  <si>
+    <t>2025-08-13</t>
+  </si>
+  <si>
+    <t>643.55</t>
+  </si>
+  <si>
+    <t>521.09</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>652.52</t>
+  </si>
+  <si>
+    <t>524.72</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>648.89</t>
+  </si>
+  <si>
+    <t>519.01</t>
+  </si>
+  <si>
+    <t>2025-10-20</t>
+  </si>
+  <si>
+    <t>663.29</t>
+  </si>
+  <si>
+    <t>539.63</t>
+  </si>
+  <si>
+    <t>2025-11-13</t>
+  </si>
+  <si>
+    <t>656.96</t>
+  </si>
+  <si>
+    <t>544.68</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>622.06</t>
+  </si>
+  <si>
+    <t>536.28</t>
+  </si>
+  <si>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>634.13</t>
+  </si>
+  <si>
+    <t>537.73</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>623.47</t>
+  </si>
+  <si>
+    <t>526.21</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>659.78</t>
+  </si>
+  <si>
+    <t>535.2</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>623.8</t>
+  </si>
+  <si>
+    <t>514.89</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>573.6</t>
+  </si>
+  <si>
+    <t>479.12</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>670.22</t>
+  </si>
+  <si>
+    <t>532.43</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>751.84</t>
+  </si>
+  <si>
+    <t>535.18</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>832.7</t>
+  </si>
+  <si>
+    <t>541.78</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>874.96</t>
+  </si>
+  <si>
+    <t>561.27</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>923.11</t>
+  </si>
+  <si>
+    <t>567.8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -1896,632 +1899,632 @@
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>187</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>188</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>91</v>
+        <v>191</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>