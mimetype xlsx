--- v3 (2026-03-21)
+++ v4 (2026-04-15)
@@ -4,1008 +4,1014 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="305">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DiviGrowth Capital Dividend Model</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
     <t>2020-03-20</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2020-04-08</t>
-[...887 lines deleted...]
-    <t>404.2</t>
+    <t>2020-03-30</t>
+  </si>
+  <si>
+    <t>94.14</t>
+  </si>
+  <si>
+    <t>89.76</t>
+  </si>
+  <si>
+    <t>2020-04-24</t>
+  </si>
+  <si>
+    <t>107.57</t>
+  </si>
+  <si>
+    <t>101.91</t>
+  </si>
+  <si>
+    <t>2020-05-18</t>
+  </si>
+  <si>
+    <t>105.93</t>
+  </si>
+  <si>
+    <t>97.93</t>
+  </si>
+  <si>
+    <t>2020-06-09</t>
+  </si>
+  <si>
+    <t>122.4</t>
+  </si>
+  <si>
+    <t>113.61</t>
+  </si>
+  <si>
+    <t>2020-06-30</t>
+  </si>
+  <si>
+    <t>121.07</t>
+  </si>
+  <si>
+    <t>118.78</t>
+  </si>
+  <si>
+    <t>2020-07-21</t>
+  </si>
+  <si>
+    <t>127.24</t>
+  </si>
+  <si>
+    <t>126.84</t>
+  </si>
+  <si>
+    <t>2020-08-11</t>
+  </si>
+  <si>
+    <t>139.02</t>
+  </si>
+  <si>
+    <t>138.24</t>
+  </si>
+  <si>
+    <t>2020-09-01</t>
+  </si>
+  <si>
+    <t>143.34</t>
+  </si>
+  <si>
+    <t>144.38</t>
+  </si>
+  <si>
+    <t>2020-09-22</t>
+  </si>
+  <si>
+    <t>140.44</t>
+  </si>
+  <si>
+    <t>145.6</t>
+  </si>
+  <si>
+    <t>2020-10-14</t>
+  </si>
+  <si>
+    <t>139.08</t>
+  </si>
+  <si>
+    <t>150.82</t>
+  </si>
+  <si>
+    <t>2020-11-04</t>
+  </si>
+  <si>
+    <t>138.31</t>
+  </si>
+  <si>
+    <t>147.38</t>
+  </si>
+  <si>
+    <t>2020-11-26</t>
+  </si>
+  <si>
+    <t>156.5</t>
+  </si>
+  <si>
+    <t>164.14</t>
+  </si>
+  <si>
+    <t>2020-12-18</t>
+  </si>
+  <si>
+    <t>170.25</t>
+  </si>
+  <si>
+    <t>179.08</t>
+  </si>
+  <si>
+    <t>2021-01-11</t>
+  </si>
+  <si>
+    <t>181.5</t>
+  </si>
+  <si>
+    <t>191.5</t>
+  </si>
+  <si>
+    <t>2021-02-02</t>
+  </si>
+  <si>
+    <t>179.69</t>
+  </si>
+  <si>
+    <t>190.74</t>
+  </si>
+  <si>
+    <t>2021-02-23</t>
+  </si>
+  <si>
+    <t>192.06</t>
+  </si>
+  <si>
+    <t>204.86</t>
+  </si>
+  <si>
+    <t>2021-03-17</t>
+  </si>
+  <si>
+    <t>202.26</t>
+  </si>
+  <si>
+    <t>212.47</t>
+  </si>
+  <si>
+    <t>2021-04-09</t>
+  </si>
+  <si>
+    <t>210.29</t>
+  </si>
+  <si>
+    <t>220.3</t>
+  </si>
+  <si>
+    <t>2021-05-04</t>
+  </si>
+  <si>
+    <t>216.26</t>
+  </si>
+  <si>
+    <t>220.86</t>
+  </si>
+  <si>
+    <t>2021-05-26</t>
+  </si>
+  <si>
+    <t>230.43</t>
+  </si>
+  <si>
+    <t>237.49</t>
+  </si>
+  <si>
+    <t>2021-06-16</t>
+  </si>
+  <si>
+    <t>245.53</t>
+  </si>
+  <si>
+    <t>249.92</t>
+  </si>
+  <si>
+    <t>2021-07-07</t>
+  </si>
+  <si>
+    <t>254.03</t>
+  </si>
+  <si>
+    <t>256.77</t>
+  </si>
+  <si>
+    <t>2021-07-29</t>
+  </si>
+  <si>
+    <t>264.89</t>
+  </si>
+  <si>
+    <t>269.62</t>
+  </si>
+  <si>
+    <t>2021-08-20</t>
+  </si>
+  <si>
+    <t>246.77</t>
+  </si>
+  <si>
+    <t>253.55</t>
+  </si>
+  <si>
+    <t>2021-09-13</t>
+  </si>
+  <si>
+    <t>264.44</t>
+  </si>
+  <si>
+    <t>276.56</t>
+  </si>
+  <si>
+    <t>2021-10-04</t>
+  </si>
+  <si>
+    <t>280.76</t>
+  </si>
+  <si>
+    <t>285.09</t>
+  </si>
+  <si>
+    <t>2021-10-26</t>
+  </si>
+  <si>
+    <t>275.69</t>
+  </si>
+  <si>
+    <t>282.89</t>
+  </si>
+  <si>
+    <t>2021-11-18</t>
+  </si>
+  <si>
+    <t>273.95</t>
+  </si>
+  <si>
+    <t>284.07</t>
+  </si>
+  <si>
+    <t>2021-12-10</t>
+  </si>
+  <si>
+    <t>278.31</t>
+  </si>
+  <si>
+    <t>289.59</t>
+  </si>
+  <si>
+    <t>2021-12-31</t>
+  </si>
+  <si>
+    <t>275.64</t>
+  </si>
+  <si>
+    <t>290.56</t>
+  </si>
+  <si>
+    <t>2022-01-21</t>
+  </si>
+  <si>
+    <t>285.81</t>
+  </si>
+  <si>
+    <t>293.85</t>
+  </si>
+  <si>
+    <t>2022-02-14</t>
+  </si>
+  <si>
+    <t>270.73</t>
+  </si>
+  <si>
+    <t>263.02</t>
+  </si>
+  <si>
+    <t>2022-03-08</t>
+  </si>
+  <si>
+    <t>259.96</t>
+  </si>
+  <si>
+    <t>249.58</t>
+  </si>
+  <si>
+    <t>2022-03-30</t>
+  </si>
+  <si>
+    <t>274.82</t>
+  </si>
+  <si>
+    <t>266.76</t>
+  </si>
+  <si>
+    <t>2022-04-22</t>
+  </si>
+  <si>
+    <t>298.59</t>
+  </si>
+  <si>
+    <t>271.21</t>
+  </si>
+  <si>
+    <t>2022-05-16</t>
+  </si>
+  <si>
+    <t>265.81</t>
+  </si>
+  <si>
+    <t>228.95</t>
+  </si>
+  <si>
+    <t>2022-06-06</t>
+  </si>
+  <si>
+    <t>283.75</t>
+  </si>
+  <si>
+    <t>234.63</t>
+  </si>
+  <si>
+    <t>2022-06-27</t>
+  </si>
+  <si>
+    <t>268.6</t>
+  </si>
+  <si>
+    <t>220.36</t>
+  </si>
+  <si>
+    <t>2022-07-18</t>
+  </si>
+  <si>
+    <t>276.19</t>
+  </si>
+  <si>
+    <t>228.12</t>
+  </si>
+  <si>
+    <t>2022-08-08</t>
+  </si>
+  <si>
+    <t>285.89</t>
+  </si>
+  <si>
+    <t>240.64</t>
+  </si>
+  <si>
+    <t>2022-09-01</t>
+  </si>
+  <si>
+    <t>291.08</t>
+  </si>
+  <si>
+    <t>247.96</t>
+  </si>
+  <si>
+    <t>2022-09-22</t>
+  </si>
+  <si>
+    <t>302.52</t>
+  </si>
+  <si>
+    <t>251.97</t>
+  </si>
+  <si>
+    <t>2022-10-14</t>
+  </si>
+  <si>
+    <t>285.85</t>
+  </si>
+  <si>
+    <t>244.99</t>
+  </si>
+  <si>
+    <t>2022-11-09</t>
+  </si>
+  <si>
+    <t>298.85</t>
+  </si>
+  <si>
+    <t>251.76</t>
+  </si>
+  <si>
+    <t>2022-11-30</t>
+  </si>
+  <si>
+    <t>310.1</t>
+  </si>
+  <si>
+    <t>2022-12-21</t>
+  </si>
+  <si>
+    <t>305.44</t>
+  </si>
+  <si>
+    <t>252.12</t>
+  </si>
+  <si>
+    <t>2023-01-11</t>
+  </si>
+  <si>
+    <t>303.23</t>
+  </si>
+  <si>
+    <t>248.32</t>
+  </si>
+  <si>
+    <t>2023-02-02</t>
+  </si>
+  <si>
+    <t>296.7</t>
+  </si>
+  <si>
+    <t>243.18</t>
+  </si>
+  <si>
+    <t>2023-02-23</t>
+  </si>
+  <si>
+    <t>300.36</t>
+  </si>
+  <si>
+    <t>237.76</t>
+  </si>
+  <si>
+    <t>2023-03-17</t>
+  </si>
+  <si>
+    <t>290.33</t>
+  </si>
+  <si>
+    <t>234.08</t>
+  </si>
+  <si>
+    <t>2023-04-12</t>
+  </si>
+  <si>
+    <t>296.33</t>
+  </si>
+  <si>
+    <t>239.64</t>
+  </si>
+  <si>
+    <t>2023-05-05</t>
+  </si>
+  <si>
+    <t>307.13</t>
+  </si>
+  <si>
+    <t>250.43</t>
+  </si>
+  <si>
+    <t>2023-05-26</t>
+  </si>
+  <si>
+    <t>313.71</t>
+  </si>
+  <si>
+    <t>257.66</t>
+  </si>
+  <si>
+    <t>2023-06-16</t>
+  </si>
+  <si>
+    <t>332.66</t>
+  </si>
+  <si>
+    <t>276.44</t>
+  </si>
+  <si>
+    <t>2023-07-10</t>
+  </si>
+  <si>
+    <t>348.91</t>
+  </si>
+  <si>
+    <t>284.52</t>
+  </si>
+  <si>
+    <t>2023-07-31</t>
+  </si>
+  <si>
+    <t>359.15</t>
+  </si>
+  <si>
+    <t>301.21</t>
+  </si>
+  <si>
+    <t>2023-08-22</t>
+  </si>
+  <si>
+    <t>373.92</t>
+  </si>
+  <si>
+    <t>305.06</t>
+  </si>
+  <si>
+    <t>2023-09-12</t>
+  </si>
+  <si>
+    <t>377.54</t>
+  </si>
+  <si>
+    <t>320.45</t>
+  </si>
+  <si>
+    <t>2023-10-05</t>
+  </si>
+  <si>
+    <t>384.51</t>
+  </si>
+  <si>
+    <t>327.78</t>
+  </si>
+  <si>
+    <t>2023-10-27</t>
+  </si>
+  <si>
+    <t>382.63</t>
+  </si>
+  <si>
+    <t>325.31</t>
+  </si>
+  <si>
+    <t>2023-11-20</t>
+  </si>
+  <si>
+    <t>408.96</t>
+  </si>
+  <si>
+    <t>357.06</t>
+  </si>
+  <si>
+    <t>2023-12-12</t>
+  </si>
+  <si>
+    <t>437.11</t>
+  </si>
+  <si>
+    <t>373.96</t>
+  </si>
+  <si>
+    <t>2024-01-03</t>
+  </si>
+  <si>
+    <t>455.42</t>
+  </si>
+  <si>
+    <t>390.93</t>
+  </si>
+  <si>
+    <t>2024-01-24</t>
+  </si>
+  <si>
+    <t>468.88</t>
+  </si>
+  <si>
+    <t>394.62</t>
+  </si>
+  <si>
+    <t>2024-02-15</t>
+  </si>
+  <si>
+    <t>478.21</t>
+  </si>
+  <si>
+    <t>414.52</t>
+  </si>
+  <si>
+    <t>2024-03-07</t>
+  </si>
+  <si>
+    <t>462.78</t>
+  </si>
+  <si>
+    <t>404.32</t>
+  </si>
+  <si>
+    <t>2024-04-02</t>
+  </si>
+  <si>
+    <t>466.01</t>
+  </si>
+  <si>
+    <t>410.81</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>481.28</t>
+  </si>
+  <si>
+    <t>434.64</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>487.01</t>
+  </si>
+  <si>
+    <t>434.23</t>
+  </si>
+  <si>
+    <t>2024-06-10</t>
+  </si>
+  <si>
+    <t>495.73</t>
+  </si>
+  <si>
+    <t>449.78</t>
+  </si>
+  <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>512.18</t>
+  </si>
+  <si>
+    <t>476.55</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>522.58</t>
+  </si>
+  <si>
+    <t>481.91</t>
+  </si>
+  <si>
+    <t>2024-08-14</t>
+  </si>
+  <si>
+    <t>517.92</t>
+  </si>
+  <si>
+    <t>465.54</t>
+  </si>
+  <si>
+    <t>2024-09-05</t>
+  </si>
+  <si>
+    <t>549.87</t>
+  </si>
+  <si>
+    <t>502.44</t>
+  </si>
+  <si>
+    <t>2024-09-26</t>
+  </si>
+  <si>
+    <t>551.63</t>
+  </si>
+  <si>
+    <t>495.75</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>544.83</t>
+  </si>
+  <si>
+    <t>491.03</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>546.16</t>
+  </si>
+  <si>
+    <t>469.09</t>
+  </si>
+  <si>
+    <t>2024-12-04</t>
+  </si>
+  <si>
+    <t>577.89</t>
+  </si>
+  <si>
+    <t>493.5</t>
+  </si>
+  <si>
+    <t>2024-12-26</t>
+  </si>
+  <si>
+    <t>566.33</t>
+  </si>
+  <si>
+    <t>482.04</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>552.53</t>
+  </si>
+  <si>
+    <t>454.11</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>529.49</t>
+  </si>
+  <si>
+    <t>440.34</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>467.94</t>
+  </si>
+  <si>
+    <t>390.11</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>497.57</t>
+  </si>
+  <si>
+    <t>416.57</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>512.7</t>
+  </si>
+  <si>
+    <t>420.8</t>
+  </si>
+  <si>
+    <t>2025-05-09</t>
+  </si>
+  <si>
+    <t>504.42</t>
+  </si>
+  <si>
+    <t>414.02</t>
+  </si>
+  <si>
+    <t>2025-05-30</t>
+  </si>
+  <si>
+    <t>551.94</t>
+  </si>
+  <si>
+    <t>460.29</t>
+  </si>
+  <si>
+    <t>2025-06-20</t>
+  </si>
+  <si>
+    <t>558.91</t>
+  </si>
+  <si>
+    <t>468.29</t>
+  </si>
+  <si>
+    <t>2025-07-11</t>
+  </si>
+  <si>
+    <t>568.71</t>
+  </si>
+  <si>
+    <t>482.94</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>551.56</t>
+  </si>
+  <si>
+    <t>454.75</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>569.54</t>
+  </si>
+  <si>
+    <t>461.01</t>
+  </si>
+  <si>
+    <t>2025-09-16</t>
+  </si>
+  <si>
+    <t>598.33</t>
+  </si>
+  <si>
+    <t>470.97</t>
+  </si>
+  <si>
+    <t>2025-10-08</t>
+  </si>
+  <si>
+    <t>599.18</t>
+  </si>
+  <si>
+    <t>460.47</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>601.95</t>
+  </si>
+  <si>
+    <t>473.09</t>
+  </si>
+  <si>
+    <t>2025-11-24</t>
+  </si>
+  <si>
+    <t>593.49</t>
+  </si>
+  <si>
+    <t>455.48</t>
+  </si>
+  <si>
+    <t>2025-12-15</t>
+  </si>
+  <si>
+    <t>605.29</t>
+  </si>
+  <si>
+    <t>448.51</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>603.64</t>
+  </si>
+  <si>
+    <t>460.4</t>
+  </si>
+  <si>
+    <t>2026-01-29</t>
+  </si>
+  <si>
+    <t>582.07</t>
+  </si>
+  <si>
+    <t>433.05</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>588.99</t>
+  </si>
+  <si>
+    <t>443.71</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>567.41</t>
+  </si>
+  <si>
+    <t>419.67</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>573.74</t>
+  </si>
+  <si>
+    <t>407.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D101"/>
+  <dimension ref="A1:D102"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -1616,800 +1622,814 @@
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>140</v>
+        <v>71</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="B48" s="0" t="s">
+      <c r="C48" s="0" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="B49" s="0" t="s">
+      <c r="C49" s="0" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="C50" s="0" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="B51" s="0" t="s">
+      <c r="C51" s="0" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="B52" s="0" t="s">
+      <c r="C52" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="B53" s="0" t="s">
+      <c r="C53" s="0" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="C54" s="0" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="B55" s="0" t="s">
+      <c r="C55" s="0" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="B56" s="0" t="s">
+      <c r="C56" s="0" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B57" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="B57" s="0" t="s">
+      <c r="C57" s="0" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="B58" s="0" t="s">
+      <c r="C58" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="B59" s="0" t="s">
+      <c r="C59" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B60" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="B60" s="0" t="s">
+      <c r="C60" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="B61" s="0" t="s">
+      <c r="C61" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="B62" s="0" t="s">
+      <c r="C62" s="0" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B63" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="B63" s="0" t="s">
+      <c r="C63" s="0" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="B64" s="0" t="s">
+      <c r="C64" s="0" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="C65" s="0" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B66" s="0" t="s">
+      <c r="C66" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="B67" s="0" t="s">
+      <c r="C67" s="0" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B68" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="B68" s="0" t="s">
+      <c r="C68" s="0" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="B69" s="0" t="s">
+      <c r="C69" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="B70" s="0" t="s">
+      <c r="C70" s="0" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="B71" s="0" t="s">
+      <c r="C71" s="0" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="B72" s="0" t="s">
+      <c r="C72" s="0" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="B73" s="0" t="s">
+      <c r="C73" s="0" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="B74" s="0" t="s">
+      <c r="C74" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="B75" s="0" t="s">
+      <c r="C75" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="B76" s="0" t="s">
+      <c r="C76" s="0" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B77" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="B77" s="0" t="s">
+      <c r="C77" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="B78" s="0" t="s">
+      <c r="C78" s="0" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="B79" s="0" t="s">
+      <c r="C79" s="0" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="B80" s="0" t="s">
+      <c r="C80" s="0" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B81" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="B81" s="0" t="s">
+      <c r="C81" s="0" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="B82" s="0" t="s">
+      <c r="C82" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="B83" s="0" t="s">
+      <c r="C83" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B84" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="B84" s="0" t="s">
+      <c r="C84" s="0" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B85" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="B85" s="0" t="s">
+      <c r="C85" s="0" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="B86" s="0" t="s">
+      <c r="C86" s="0" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="B87" s="0" t="s">
+      <c r="C87" s="0" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="B88" s="0" t="s">
+      <c r="C88" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="B89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="B89" s="0" t="s">
+      <c r="C89" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="B90" s="0" t="s">
+      <c r="C90" s="0" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B91" s="0" t="s">
         <v>270</v>
       </c>
-      <c r="B91" s="0" t="s">
+      <c r="C91" s="0" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="B92" s="0" t="s">
+      <c r="C92" s="0" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B93" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="B93" s="0" t="s">
+      <c r="C93" s="0" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B94" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="B94" s="0" t="s">
+      <c r="C94" s="0" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B95" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="B95" s="0" t="s">
+      <c r="C95" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="B96" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="B96" s="0" t="s">
+      <c r="C96" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="B97" s="0" t="s">
         <v>288</v>
       </c>
-      <c r="B97" s="0" t="s">
+      <c r="C97" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B98" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="B98" s="0" t="s">
+      <c r="C98" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="B99" s="0" t="s">
+      <c r="C99" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>297</v>
       </c>
-      <c r="B100" s="0" t="s">
+      <c r="C100" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="B101" s="0" t="s">
+      <c r="C101" s="0" t="s">
         <v>301</v>
       </c>
-      <c r="C101" s="0" t="s">
+      <c r="D101" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="D101" s="0" t="s">
+      <c r="B102" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="D102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>