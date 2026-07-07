--- v4 (2026-04-15)
+++ v5 (2026-07-07)
@@ -4,1014 +4,1050 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="317">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DiviGrowth Capital Dividend Model</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
-    <t>2020-03-20</t>
+    <t>2020-03-23</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2020-03-30</t>
   </si>
   <si>
-    <t>94.14</t>
-[...2 lines deleted...]
-    <t>89.76</t>
+    <t>107.01</t>
+  </si>
+  <si>
+    <t>103.41</t>
   </si>
   <si>
     <t>2020-04-24</t>
   </si>
   <si>
-    <t>107.57</t>
-[...2 lines deleted...]
-    <t>101.91</t>
+    <t>122.28</t>
+  </si>
+  <si>
+    <t>117.4</t>
   </si>
   <si>
     <t>2020-05-18</t>
   </si>
   <si>
-    <t>105.93</t>
-[...2 lines deleted...]
-    <t>97.93</t>
+    <t>120.35</t>
+  </si>
+  <si>
+    <t>112.82</t>
   </si>
   <si>
     <t>2020-06-09</t>
   </si>
   <si>
-    <t>122.4</t>
-[...2 lines deleted...]
-    <t>113.61</t>
+    <t>139.05</t>
+  </si>
+  <si>
+    <t>130.88</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
-    <t>121.07</t>
-[...2 lines deleted...]
-    <t>118.78</t>
+    <t>137.71</t>
+  </si>
+  <si>
+    <t>136.83</t>
   </si>
   <si>
     <t>2020-07-21</t>
   </si>
   <si>
-    <t>127.24</t>
-[...2 lines deleted...]
-    <t>126.84</t>
+    <t>144.73</t>
+  </si>
+  <si>
+    <t>146.12</t>
   </si>
   <si>
     <t>2020-08-11</t>
   </si>
   <si>
-    <t>139.02</t>
-[...2 lines deleted...]
-    <t>138.24</t>
+    <t>158.13</t>
+  </si>
+  <si>
+    <t>159.25</t>
   </si>
   <si>
     <t>2020-09-01</t>
   </si>
   <si>
-    <t>143.34</t>
-[...2 lines deleted...]
-    <t>144.38</t>
+    <t>162.93</t>
+  </si>
+  <si>
+    <t>166.32</t>
   </si>
   <si>
     <t>2020-09-22</t>
   </si>
   <si>
-    <t>140.44</t>
-[...2 lines deleted...]
-    <t>145.6</t>
+    <t>159.65</t>
+  </si>
+  <si>
+    <t>167.72</t>
   </si>
   <si>
     <t>2020-10-14</t>
   </si>
   <si>
-    <t>139.08</t>
-[...2 lines deleted...]
-    <t>150.82</t>
+    <t>173.75</t>
   </si>
   <si>
     <t>2020-11-04</t>
   </si>
   <si>
-    <t>138.31</t>
-[...2 lines deleted...]
-    <t>147.38</t>
+    <t>157.25</t>
+  </si>
+  <si>
+    <t>169.78</t>
   </si>
   <si>
     <t>2020-11-26</t>
   </si>
   <si>
-    <t>156.5</t>
-[...2 lines deleted...]
-    <t>164.14</t>
+    <t>177.94</t>
+  </si>
+  <si>
+    <t>189.09</t>
   </si>
   <si>
     <t>2020-12-18</t>
   </si>
   <si>
-    <t>170.25</t>
-[...2 lines deleted...]
-    <t>179.08</t>
+    <t>193.45</t>
+  </si>
+  <si>
+    <t>206.3</t>
   </si>
   <si>
     <t>2021-01-11</t>
   </si>
   <si>
-    <t>181.5</t>
-[...2 lines deleted...]
-    <t>191.5</t>
+    <t>206.24</t>
+  </si>
+  <si>
+    <t>220.6</t>
   </si>
   <si>
     <t>2021-02-02</t>
   </si>
   <si>
-    <t>179.69</t>
-[...2 lines deleted...]
-    <t>190.74</t>
+    <t>204.18</t>
+  </si>
+  <si>
+    <t>219.73</t>
   </si>
   <si>
     <t>2021-02-23</t>
   </si>
   <si>
-    <t>192.06</t>
-[...2 lines deleted...]
-    <t>204.86</t>
+    <t>218.23</t>
+  </si>
+  <si>
+    <t>236</t>
   </si>
   <si>
     <t>2021-03-17</t>
   </si>
   <si>
-    <t>202.26</t>
-[...2 lines deleted...]
-    <t>212.47</t>
+    <t>229.83</t>
+  </si>
+  <si>
+    <t>244.77</t>
   </si>
   <si>
     <t>2021-04-09</t>
   </si>
   <si>
-    <t>210.29</t>
-[...2 lines deleted...]
-    <t>220.3</t>
+    <t>238.95</t>
+  </si>
+  <si>
+    <t>253.78</t>
   </si>
   <si>
     <t>2021-05-04</t>
   </si>
   <si>
-    <t>216.26</t>
-[...2 lines deleted...]
-    <t>220.86</t>
+    <t>245.73</t>
+  </si>
+  <si>
+    <t>254.43</t>
   </si>
   <si>
     <t>2021-05-26</t>
   </si>
   <si>
-    <t>230.43</t>
-[...2 lines deleted...]
-    <t>237.49</t>
+    <t>261.83</t>
+  </si>
+  <si>
+    <t>273.58</t>
   </si>
   <si>
     <t>2021-06-16</t>
   </si>
   <si>
-    <t>245.53</t>
-[...2 lines deleted...]
-    <t>249.92</t>
+    <t>278.99</t>
+  </si>
+  <si>
+    <t>287.91</t>
   </si>
   <si>
     <t>2021-07-07</t>
   </si>
   <si>
-    <t>254.03</t>
-[...2 lines deleted...]
-    <t>256.77</t>
+    <t>288.64</t>
+  </si>
+  <si>
+    <t>295.8</t>
   </si>
   <si>
     <t>2021-07-29</t>
   </si>
   <si>
-    <t>264.89</t>
-[...2 lines deleted...]
-    <t>269.62</t>
+    <t>300.99</t>
+  </si>
+  <si>
+    <t>310.6</t>
   </si>
   <si>
     <t>2021-08-20</t>
   </si>
   <si>
-    <t>246.77</t>
-[...2 lines deleted...]
-    <t>253.55</t>
+    <t>280.39</t>
+  </si>
+  <si>
+    <t>292.08</t>
   </si>
   <si>
     <t>2021-09-13</t>
   </si>
   <si>
-    <t>264.44</t>
-[...2 lines deleted...]
-    <t>276.56</t>
+    <t>300.48</t>
+  </si>
+  <si>
+    <t>318.59</t>
   </si>
   <si>
     <t>2021-10-04</t>
   </si>
   <si>
-    <t>280.76</t>
-[...2 lines deleted...]
-    <t>285.09</t>
+    <t>319.03</t>
+  </si>
+  <si>
+    <t>328.42</t>
   </si>
   <si>
     <t>2021-10-26</t>
   </si>
   <si>
-    <t>275.69</t>
-[...2 lines deleted...]
-    <t>282.89</t>
+    <t>313.25</t>
+  </si>
+  <si>
+    <t>325.89</t>
   </si>
   <si>
     <t>2021-11-18</t>
   </si>
   <si>
-    <t>273.95</t>
-[...2 lines deleted...]
-    <t>284.07</t>
+    <t>311.29</t>
+  </si>
+  <si>
+    <t>327.25</t>
   </si>
   <si>
     <t>2021-12-10</t>
   </si>
   <si>
-    <t>278.31</t>
-[...2 lines deleted...]
-    <t>289.59</t>
+    <t>316.24</t>
+  </si>
+  <si>
+    <t>333.6</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
-    <t>275.64</t>
-[...2 lines deleted...]
-    <t>290.56</t>
+    <t>313.2</t>
+  </si>
+  <si>
+    <t>334.72</t>
   </si>
   <si>
     <t>2022-01-21</t>
   </si>
   <si>
-    <t>285.81</t>
-[...2 lines deleted...]
-    <t>293.85</t>
+    <t>324.76</t>
+  </si>
+  <si>
+    <t>338.52</t>
   </si>
   <si>
     <t>2022-02-14</t>
   </si>
   <si>
-    <t>270.73</t>
-[...2 lines deleted...]
-    <t>263.02</t>
+    <t>307.61</t>
+  </si>
+  <si>
+    <t>302.99</t>
   </si>
   <si>
     <t>2022-03-08</t>
   </si>
   <si>
-    <t>259.96</t>
-[...2 lines deleted...]
-    <t>249.58</t>
+    <t>295.39</t>
+  </si>
+  <si>
+    <t>287.51</t>
   </si>
   <si>
     <t>2022-03-30</t>
   </si>
   <si>
-    <t>274.82</t>
-[...2 lines deleted...]
-    <t>266.76</t>
+    <t>312.27</t>
+  </si>
+  <si>
+    <t>307.3</t>
   </si>
   <si>
     <t>2022-04-22</t>
   </si>
   <si>
-    <t>298.59</t>
-[...2 lines deleted...]
-    <t>271.21</t>
+    <t>339.28</t>
+  </si>
+  <si>
+    <t>312.43</t>
   </si>
   <si>
     <t>2022-05-16</t>
   </si>
   <si>
-    <t>265.81</t>
-[...2 lines deleted...]
-    <t>228.95</t>
+    <t>302.03</t>
+  </si>
+  <si>
+    <t>263.75</t>
   </si>
   <si>
     <t>2022-06-06</t>
   </si>
   <si>
-    <t>283.75</t>
-[...2 lines deleted...]
-    <t>234.63</t>
+    <t>322.42</t>
+  </si>
+  <si>
+    <t>270.29</t>
   </si>
   <si>
     <t>2022-06-27</t>
   </si>
   <si>
-    <t>268.6</t>
-[...2 lines deleted...]
-    <t>220.36</t>
+    <t>305.2</t>
+  </si>
+  <si>
+    <t>253.86</t>
   </si>
   <si>
     <t>2022-07-18</t>
   </si>
   <si>
-    <t>276.19</t>
-[...2 lines deleted...]
-    <t>228.12</t>
+    <t>314.98</t>
+  </si>
+  <si>
+    <t>262.8</t>
   </si>
   <si>
     <t>2022-08-08</t>
   </si>
   <si>
-    <t>285.89</t>
-[...2 lines deleted...]
-    <t>240.64</t>
+    <t>326.03</t>
+  </si>
+  <si>
+    <t>277.22</t>
   </si>
   <si>
     <t>2022-09-01</t>
   </si>
   <si>
-    <t>291.08</t>
-[...2 lines deleted...]
-    <t>247.96</t>
+    <t>331.95</t>
+  </si>
+  <si>
+    <t>285.64</t>
   </si>
   <si>
     <t>2022-09-22</t>
   </si>
   <si>
-    <t>302.52</t>
-[...2 lines deleted...]
-    <t>251.97</t>
+    <t>345</t>
+  </si>
+  <si>
+    <t>290.26</t>
   </si>
   <si>
     <t>2022-10-14</t>
   </si>
   <si>
-    <t>285.85</t>
-[...2 lines deleted...]
-    <t>244.99</t>
+    <t>325.99</t>
+  </si>
+  <si>
+    <t>282.22</t>
   </si>
   <si>
     <t>2022-11-09</t>
   </si>
   <si>
-    <t>298.85</t>
-[...2 lines deleted...]
-    <t>251.76</t>
+    <t>340.82</t>
+  </si>
+  <si>
+    <t>290.02</t>
   </si>
   <si>
     <t>2022-11-30</t>
   </si>
   <si>
-    <t>310.1</t>
+    <t>353.65</t>
+  </si>
+  <si>
+    <t>295.79</t>
   </si>
   <si>
     <t>2022-12-21</t>
   </si>
   <si>
-    <t>305.44</t>
-[...2 lines deleted...]
-    <t>252.12</t>
+    <t>348.33</t>
+  </si>
+  <si>
+    <t>290.43</t>
   </si>
   <si>
     <t>2023-01-11</t>
   </si>
   <si>
-    <t>303.23</t>
-[...2 lines deleted...]
-    <t>248.32</t>
+    <t>345.81</t>
+  </si>
+  <si>
+    <t>286.06</t>
   </si>
   <si>
     <t>2023-02-02</t>
   </si>
   <si>
-    <t>296.7</t>
-[...2 lines deleted...]
-    <t>243.18</t>
+    <t>336.81</t>
+  </si>
+  <si>
+    <t>280.14</t>
   </si>
   <si>
     <t>2023-02-23</t>
   </si>
   <si>
-    <t>300.36</t>
-[...2 lines deleted...]
-    <t>237.76</t>
+    <t>340.96</t>
+  </si>
+  <si>
+    <t>273.9</t>
   </si>
   <si>
     <t>2023-03-17</t>
   </si>
   <si>
-    <t>290.33</t>
-[...2 lines deleted...]
-    <t>234.08</t>
+    <t>329.57</t>
+  </si>
+  <si>
+    <t>269.66</t>
   </si>
   <si>
     <t>2023-04-12</t>
   </si>
   <si>
-    <t>296.33</t>
-[...2 lines deleted...]
-    <t>239.64</t>
+    <t>336.39</t>
+  </si>
+  <si>
+    <t>276.07</t>
   </si>
   <si>
     <t>2023-05-05</t>
   </si>
   <si>
-    <t>307.13</t>
-[...2 lines deleted...]
-    <t>250.43</t>
+    <t>350.14</t>
+  </si>
+  <si>
+    <t>288.49</t>
   </si>
   <si>
     <t>2023-05-26</t>
   </si>
   <si>
-    <t>313.71</t>
-[...2 lines deleted...]
-    <t>257.66</t>
+    <t>357.65</t>
+  </si>
+  <si>
+    <t>296.82</t>
   </si>
   <si>
     <t>2023-06-16</t>
   </si>
   <si>
-    <t>332.66</t>
-[...2 lines deleted...]
-    <t>276.44</t>
+    <t>379.25</t>
+  </si>
+  <si>
+    <t>318.46</t>
   </si>
   <si>
     <t>2023-07-10</t>
   </si>
   <si>
-    <t>348.91</t>
-[...2 lines deleted...]
-    <t>284.52</t>
+    <t>397.77</t>
+  </si>
+  <si>
+    <t>327.76</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
-    <t>359.15</t>
-[...2 lines deleted...]
-    <t>301.21</t>
+    <t>409.44</t>
+  </si>
+  <si>
+    <t>346.99</t>
   </si>
   <si>
     <t>2023-08-22</t>
   </si>
   <si>
-    <t>373.92</t>
-[...2 lines deleted...]
-    <t>305.06</t>
+    <t>423.59</t>
+  </si>
+  <si>
+    <t>351.43</t>
   </si>
   <si>
     <t>2023-09-12</t>
   </si>
   <si>
-    <t>377.54</t>
-[...2 lines deleted...]
-    <t>320.45</t>
+    <t>427.7</t>
+  </si>
+  <si>
+    <t>369.15</t>
   </si>
   <si>
     <t>2023-10-05</t>
   </si>
   <si>
-    <t>384.51</t>
-[...2 lines deleted...]
-    <t>327.78</t>
+    <t>435.59</t>
+  </si>
+  <si>
+    <t>377.6</t>
   </si>
   <si>
     <t>2023-10-27</t>
   </si>
   <si>
-    <t>382.63</t>
-[...2 lines deleted...]
-    <t>325.31</t>
+    <t>433.46</t>
+  </si>
+  <si>
+    <t>374.76</t>
   </si>
   <si>
     <t>2023-11-20</t>
   </si>
   <si>
-    <t>408.96</t>
-[...2 lines deleted...]
-    <t>357.06</t>
+    <t>463.29</t>
+  </si>
+  <si>
+    <t>411.33</t>
   </si>
   <si>
     <t>2023-12-12</t>
   </si>
   <si>
-    <t>437.11</t>
-[...2 lines deleted...]
-    <t>373.96</t>
+    <t>495.18</t>
+  </si>
+  <si>
+    <t>430.8</t>
   </si>
   <si>
     <t>2024-01-03</t>
   </si>
   <si>
-    <t>455.42</t>
-[...2 lines deleted...]
-    <t>390.93</t>
+    <t>515.92</t>
+  </si>
+  <si>
+    <t>450.35</t>
   </si>
   <si>
     <t>2024-01-24</t>
   </si>
   <si>
-    <t>468.88</t>
-[...2 lines deleted...]
-    <t>394.62</t>
+    <t>531.16</t>
+  </si>
+  <si>
+    <t>454.6</t>
   </si>
   <si>
     <t>2024-02-15</t>
   </si>
   <si>
-    <t>478.21</t>
-[...2 lines deleted...]
-    <t>414.52</t>
+    <t>541.73</t>
+  </si>
+  <si>
+    <t>477.52</t>
   </si>
   <si>
     <t>2024-03-07</t>
   </si>
   <si>
-    <t>462.78</t>
-[...2 lines deleted...]
-    <t>404.32</t>
+    <t>524.26</t>
+  </si>
+  <si>
+    <t>465.78</t>
   </si>
   <si>
     <t>2024-04-02</t>
   </si>
   <si>
-    <t>466.01</t>
-[...2 lines deleted...]
-    <t>410.81</t>
+    <t>527.92</t>
+  </si>
+  <si>
+    <t>473.25</t>
   </si>
   <si>
     <t>2024-04-25</t>
   </si>
   <si>
-    <t>481.28</t>
-[...2 lines deleted...]
-    <t>434.64</t>
+    <t>545.21</t>
+  </si>
+  <si>
+    <t>500.7</t>
   </si>
   <si>
     <t>2024-05-17</t>
   </si>
   <si>
-    <t>487.01</t>
-[...2 lines deleted...]
-    <t>434.23</t>
+    <t>551.7</t>
+  </si>
+  <si>
+    <t>500.22</t>
   </si>
   <si>
     <t>2024-06-10</t>
   </si>
   <si>
-    <t>495.73</t>
-[...2 lines deleted...]
-    <t>449.78</t>
+    <t>561.59</t>
+  </si>
+  <si>
+    <t>518.14</t>
   </si>
   <si>
     <t>2024-07-02</t>
   </si>
   <si>
-    <t>512.18</t>
-[...2 lines deleted...]
-    <t>476.55</t>
+    <t>580.22</t>
+  </si>
+  <si>
+    <t>548.97</t>
   </si>
   <si>
     <t>2024-07-24</t>
   </si>
   <si>
-    <t>522.58</t>
-[...2 lines deleted...]
-    <t>481.91</t>
+    <t>592</t>
+  </si>
+  <si>
+    <t>555.16</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
-    <t>517.92</t>
-[...2 lines deleted...]
-    <t>465.54</t>
+    <t>586.72</t>
+  </si>
+  <si>
+    <t>536.3</t>
   </si>
   <si>
     <t>2024-09-05</t>
   </si>
   <si>
-    <t>549.87</t>
-[...2 lines deleted...]
-    <t>502.44</t>
+    <t>622.92</t>
+  </si>
+  <si>
+    <t>578.8</t>
   </si>
   <si>
     <t>2024-09-26</t>
   </si>
   <si>
-    <t>551.63</t>
-[...2 lines deleted...]
-    <t>495.75</t>
+    <t>624.91</t>
+  </si>
+  <si>
+    <t>571.1</t>
   </si>
   <si>
     <t>2024-10-18</t>
   </si>
   <si>
-    <t>544.83</t>
-[...2 lines deleted...]
-    <t>491.03</t>
+    <t>617.2</t>
+  </si>
+  <si>
+    <t>565.66</t>
   </si>
   <si>
     <t>2024-11-11</t>
   </si>
   <si>
-    <t>546.16</t>
-[...2 lines deleted...]
-    <t>469.09</t>
+    <t>618.71</t>
+  </si>
+  <si>
+    <t>540.38</t>
   </si>
   <si>
     <t>2024-12-04</t>
   </si>
   <si>
-    <t>577.89</t>
-[...2 lines deleted...]
-    <t>493.5</t>
+    <t>654.66</t>
+  </si>
+  <si>
+    <t>568.5</t>
   </si>
   <si>
     <t>2024-12-26</t>
   </si>
   <si>
-    <t>566.33</t>
-[...2 lines deleted...]
-    <t>482.04</t>
+    <t>641.56</t>
+  </si>
+  <si>
+    <t>555.31</t>
   </si>
   <si>
     <t>2025-01-16</t>
   </si>
   <si>
-    <t>552.53</t>
-[...2 lines deleted...]
-    <t>454.11</t>
+    <t>625.93</t>
+  </si>
+  <si>
+    <t>523.13</t>
   </si>
   <si>
     <t>2025-02-05</t>
   </si>
   <si>
-    <t>529.49</t>
-[...2 lines deleted...]
-    <t>440.34</t>
+    <t>599.83</t>
+  </si>
+  <si>
+    <t>507.27</t>
   </si>
   <si>
     <t>2025-02-27</t>
   </si>
   <si>
-    <t>467.94</t>
-[...2 lines deleted...]
-    <t>390.11</t>
+    <t>530.11</t>
+  </si>
+  <si>
+    <t>449.4</t>
   </si>
   <si>
     <t>2025-03-21</t>
   </si>
   <si>
-    <t>497.57</t>
-[...2 lines deleted...]
-    <t>416.57</t>
+    <t>563.67</t>
+  </si>
+  <si>
+    <t>479.89</t>
   </si>
   <si>
     <t>2025-04-16</t>
   </si>
   <si>
-    <t>512.7</t>
-[...2 lines deleted...]
-    <t>420.8</t>
+    <t>580.82</t>
+  </si>
+  <si>
+    <t>484.76</t>
   </si>
   <si>
     <t>2025-05-09</t>
   </si>
   <si>
-    <t>504.42</t>
-[...2 lines deleted...]
-    <t>414.02</t>
+    <t>571.43</t>
+  </si>
+  <si>
+    <t>476.94</t>
   </si>
   <si>
     <t>2025-05-30</t>
   </si>
   <si>
-    <t>551.94</t>
-[...2 lines deleted...]
-    <t>460.29</t>
+    <t>625.26</t>
+  </si>
+  <si>
+    <t>530.24</t>
   </si>
   <si>
     <t>2025-06-20</t>
   </si>
   <si>
-    <t>558.91</t>
-[...2 lines deleted...]
-    <t>468.29</t>
+    <t>633.16</t>
+  </si>
+  <si>
+    <t>539.46</t>
   </si>
   <si>
     <t>2025-07-11</t>
   </si>
   <si>
-    <t>568.71</t>
-[...2 lines deleted...]
-    <t>482.94</t>
+    <t>644.26</t>
+  </si>
+  <si>
+    <t>556.34</t>
   </si>
   <si>
     <t>2025-08-01</t>
   </si>
   <si>
-    <t>551.56</t>
-[...2 lines deleted...]
-    <t>454.75</t>
+    <t>624.83</t>
+  </si>
+  <si>
+    <t>523.87</t>
   </si>
   <si>
     <t>2025-08-25</t>
   </si>
   <si>
-    <t>569.54</t>
-[...2 lines deleted...]
-    <t>461.01</t>
+    <t>645.2</t>
+  </si>
+  <si>
+    <t>531.08</t>
   </si>
   <si>
     <t>2025-09-16</t>
   </si>
   <si>
-    <t>598.33</t>
-[...2 lines deleted...]
-    <t>470.97</t>
+    <t>677.82</t>
+  </si>
+  <si>
+    <t>542.55</t>
   </si>
   <si>
     <t>2025-10-08</t>
   </si>
   <si>
-    <t>599.18</t>
-[...2 lines deleted...]
-    <t>460.47</t>
+    <t>678.78</t>
+  </si>
+  <si>
+    <t>530.46</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
-    <t>601.95</t>
-[...2 lines deleted...]
-    <t>473.09</t>
+    <t>681.91</t>
+  </si>
+  <si>
+    <t>545</t>
   </si>
   <si>
     <t>2025-11-24</t>
   </si>
   <si>
-    <t>593.49</t>
-[...2 lines deleted...]
-    <t>455.48</t>
+    <t>672.33</t>
+  </si>
+  <si>
+    <t>524.71</t>
   </si>
   <si>
     <t>2025-12-15</t>
   </si>
   <si>
-    <t>605.29</t>
-[...2 lines deleted...]
-    <t>448.51</t>
+    <t>685.7</t>
+  </si>
+  <si>
+    <t>516.68</t>
   </si>
   <si>
     <t>2026-01-06</t>
   </si>
   <si>
-    <t>603.64</t>
-[...2 lines deleted...]
-    <t>460.4</t>
+    <t>683.83</t>
+  </si>
+  <si>
+    <t>530.38</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
-    <t>582.07</t>
-[...2 lines deleted...]
-    <t>433.05</t>
+    <t>659.39</t>
+  </si>
+  <si>
+    <t>498.87</t>
   </si>
   <si>
     <t>2026-02-18</t>
   </si>
   <si>
-    <t>588.99</t>
-[...2 lines deleted...]
-    <t>443.71</t>
+    <t>667.24</t>
+  </si>
+  <si>
+    <t>511.15</t>
   </si>
   <si>
     <t>2026-03-12</t>
   </si>
   <si>
-    <t>567.41</t>
-[...2 lines deleted...]
-    <t>419.67</t>
+    <t>642.79</t>
+  </si>
+  <si>
+    <t>483.46</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
-    <t>573.74</t>
-[...2 lines deleted...]
-    <t>407.78</t>
+    <t>649.96</t>
+  </si>
+  <si>
+    <t>469.76</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>693.91</t>
+  </si>
+  <si>
+    <t>536.47</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>692.5</t>
+  </si>
+  <si>
+    <t>533.2</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>689.84</t>
+  </si>
+  <si>
+    <t>539.56</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>710.1</t>
+  </si>
+  <si>
+    <t>572.82</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D102"/>
+  <dimension ref="A1:D106"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -1129,544 +1165,544 @@
         <v>29</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="C14" s="0" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="C15" s="0" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="C18" s="0" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="0" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="C30" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="0" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="C39" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="C40" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="0" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="B43" s="0" t="s">
+      <c r="C43" s="0" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="C44" s="0" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="B45" s="0" t="s">
+      <c r="C45" s="0" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="B46" s="0" t="s">
+      <c r="C46" s="0" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="B47" s="0" t="s">
+      <c r="C47" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>144</v>
@@ -2395,41 +2431,97 @@
     <row r="101" spans="1:4">
       <c r="A101" s="0" t="s">
         <v>299</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>300</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>301</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="0" t="s">
         <v>302</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>304</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="D106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>