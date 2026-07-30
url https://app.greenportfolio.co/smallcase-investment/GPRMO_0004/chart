--- v5 (2026-07-07)
+++ v6 (2026-07-30)
@@ -4,1001 +4,1004 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="318">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DiviGrowth Capital Dividend Model</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
     <t>2020-03-23</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2020-03-30</t>
-[...929 lines deleted...]
-    <t>572.82</t>
+    <t>2020-04-15</t>
+  </si>
+  <si>
+    <t>123.51</t>
+  </si>
+  <si>
+    <t>114.16</t>
+  </si>
+  <si>
+    <t>2020-05-07</t>
+  </si>
+  <si>
+    <t>122.3</t>
+  </si>
+  <si>
+    <t>116.94</t>
+  </si>
+  <si>
+    <t>2020-05-29</t>
+  </si>
+  <si>
+    <t>127.81</t>
+  </si>
+  <si>
+    <t>118.68</t>
+  </si>
+  <si>
+    <t>2020-06-19</t>
+  </si>
+  <si>
+    <t>138.21</t>
+  </si>
+  <si>
+    <t>135.7</t>
+  </si>
+  <si>
+    <t>2020-07-10</t>
+  </si>
+  <si>
+    <t>147.61</t>
+  </si>
+  <si>
+    <t>144.4</t>
+  </si>
+  <si>
+    <t>2020-07-31</t>
+  </si>
+  <si>
+    <t>144.42</t>
+  </si>
+  <si>
+    <t>148.57</t>
+  </si>
+  <si>
+    <t>2020-08-21</t>
+  </si>
+  <si>
+    <t>168.72</t>
+  </si>
+  <si>
+    <t>167.8</t>
+  </si>
+  <si>
+    <t>2020-09-11</t>
+  </si>
+  <si>
+    <t>161.86</t>
+  </si>
+  <si>
+    <t>167.53</t>
+  </si>
+  <si>
+    <t>2020-10-05</t>
+  </si>
+  <si>
+    <t>161.99</t>
+  </si>
+  <si>
+    <t>174.82</t>
+  </si>
+  <si>
+    <t>2020-10-26</t>
+  </si>
+  <si>
+    <t>163.9</t>
+  </si>
+  <si>
+    <t>175.91</t>
+  </si>
+  <si>
+    <t>2020-11-17</t>
+  </si>
+  <si>
+    <t>166.66</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>2020-12-09</t>
+  </si>
+  <si>
+    <t>193.27</t>
+  </si>
+  <si>
+    <t>202.13</t>
+  </si>
+  <si>
+    <t>2020-12-31</t>
+  </si>
+  <si>
+    <t>199.18</t>
+  </si>
+  <si>
+    <t>210.15</t>
+  </si>
+  <si>
+    <t>2021-01-21</t>
+  </si>
+  <si>
+    <t>205.53</t>
+  </si>
+  <si>
+    <t>219.15</t>
+  </si>
+  <si>
+    <t>2021-02-12</t>
+  </si>
+  <si>
+    <t>214.08</t>
+  </si>
+  <si>
+    <t>235.15</t>
+  </si>
+  <si>
+    <t>2021-03-05</t>
+  </si>
+  <si>
+    <t>232.03</t>
+  </si>
+  <si>
+    <t>248.11</t>
+  </si>
+  <si>
+    <t>2021-03-30</t>
+  </si>
+  <si>
+    <t>224.98</t>
+  </si>
+  <si>
+    <t>239.68</t>
+  </si>
+  <si>
+    <t>2021-04-23</t>
+  </si>
+  <si>
+    <t>232.44</t>
+  </si>
+  <si>
+    <t>244.63</t>
+  </si>
+  <si>
+    <t>2021-05-17</t>
+  </si>
+  <si>
+    <t>253.02</t>
+  </si>
+  <si>
+    <t>262.68</t>
+  </si>
+  <si>
+    <t>2021-06-07</t>
+  </si>
+  <si>
+    <t>280.4</t>
+  </si>
+  <si>
+    <t>285.31</t>
+  </si>
+  <si>
+    <t>2021-06-28</t>
+  </si>
+  <si>
+    <t>284.51</t>
+  </si>
+  <si>
+    <t>288.39</t>
+  </si>
+  <si>
+    <t>2021-07-19</t>
+  </si>
+  <si>
+    <t>305.45</t>
+  </si>
+  <si>
+    <t>309.87</t>
+  </si>
+  <si>
+    <t>2021-08-10</t>
+  </si>
+  <si>
+    <t>289.58</t>
+  </si>
+  <si>
+    <t>299.39</t>
+  </si>
+  <si>
+    <t>2021-09-01</t>
+  </si>
+  <si>
+    <t>285.32</t>
+  </si>
+  <si>
+    <t>305.33</t>
+  </si>
+  <si>
+    <t>2021-09-23</t>
+  </si>
+  <si>
+    <t>309.75</t>
+  </si>
+  <si>
+    <t>320.92</t>
+  </si>
+  <si>
+    <t>2021-10-14</t>
+  </si>
+  <si>
+    <t>328.98</t>
+  </si>
+  <si>
+    <t>343.82</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>316.33</t>
+  </si>
+  <si>
+    <t>332.47</t>
+  </si>
+  <si>
+    <t>2021-12-01</t>
+  </si>
+  <si>
+    <t>305.96</t>
+  </si>
+  <si>
+    <t>316.47</t>
+  </si>
+  <si>
+    <t>2021-12-22</t>
+  </si>
+  <si>
+    <t>303.31</t>
+  </si>
+  <si>
+    <t>319.3</t>
+  </si>
+  <si>
+    <t>2022-01-12</t>
+  </si>
+  <si>
+    <t>323.98</t>
+  </si>
+  <si>
+    <t>348.36</t>
+  </si>
+  <si>
+    <t>2022-02-03</t>
+  </si>
+  <si>
+    <t>328.97</t>
+  </si>
+  <si>
+    <t>335.09</t>
+  </si>
+  <si>
+    <t>2022-02-24</t>
+  </si>
+  <si>
+    <t>279.48</t>
+  </si>
+  <si>
+    <t>276.78</t>
+  </si>
+  <si>
+    <t>2022-03-21</t>
+  </si>
+  <si>
+    <t>315.99</t>
+  </si>
+  <si>
+    <t>305.49</t>
+  </si>
+  <si>
+    <t>2022-04-11</t>
+  </si>
+  <si>
+    <t>343.69</t>
+  </si>
+  <si>
+    <t>322.89</t>
+  </si>
+  <si>
+    <t>2022-05-05</t>
+  </si>
+  <si>
+    <t>325.18</t>
+  </si>
+  <si>
+    <t>290.78</t>
+  </si>
+  <si>
+    <t>2022-05-26</t>
+  </si>
+  <si>
+    <t>305.37</t>
+  </si>
+  <si>
+    <t>258.11</t>
+  </si>
+  <si>
+    <t>2022-06-16</t>
+  </si>
+  <si>
+    <t>296.62</t>
+  </si>
+  <si>
+    <t>246.49</t>
+  </si>
+  <si>
+    <t>2022-07-07</t>
+  </si>
+  <si>
+    <t>308.3</t>
+  </si>
+  <si>
+    <t>258.06</t>
+  </si>
+  <si>
+    <t>2022-07-28</t>
+  </si>
+  <si>
+    <t>321.47</t>
+  </si>
+  <si>
+    <t>267.38</t>
+  </si>
+  <si>
+    <t>2022-08-22</t>
+  </si>
+  <si>
+    <t>322.64</t>
+  </si>
+  <si>
+    <t>275.86</t>
+  </si>
+  <si>
+    <t>2022-09-13</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>298.99</t>
+  </si>
+  <si>
+    <t>2022-10-04</t>
+  </si>
+  <si>
+    <t>325.21</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>2022-10-28</t>
+  </si>
+  <si>
+    <t>325.92</t>
+  </si>
+  <si>
+    <t>286.81</t>
+  </si>
+  <si>
+    <t>2022-11-21</t>
+  </si>
+  <si>
+    <t>340.15</t>
+  </si>
+  <si>
+    <t>285.74</t>
+  </si>
+  <si>
+    <t>2022-12-12</t>
+  </si>
+  <si>
+    <t>358.16</t>
+  </si>
+  <si>
+    <t>297.23</t>
+  </si>
+  <si>
+    <t>2023-01-02</t>
+  </si>
+  <si>
+    <t>352.78</t>
+  </si>
+  <si>
+    <t>290.53</t>
+  </si>
+  <si>
+    <t>2023-01-23</t>
+  </si>
+  <si>
+    <t>347.58</t>
+  </si>
+  <si>
+    <t>283.65</t>
+  </si>
+  <si>
+    <t>2023-02-14</t>
+  </si>
+  <si>
+    <t>335.96</t>
+  </si>
+  <si>
+    <t>277.25</t>
+  </si>
+  <si>
+    <t>2023-03-08</t>
+  </si>
+  <si>
+    <t>343.02</t>
+  </si>
+  <si>
+    <t>280.56</t>
+  </si>
+  <si>
+    <t>2023-03-29</t>
+  </si>
+  <si>
+    <t>321.78</t>
+  </si>
+  <si>
+    <t>262.47</t>
+  </si>
+  <si>
+    <t>2023-04-25</t>
+  </si>
+  <si>
+    <t>340.38</t>
+  </si>
+  <si>
+    <t>280.87</t>
+  </si>
+  <si>
+    <t>2023-05-17</t>
+  </si>
+  <si>
+    <t>360.5</t>
+  </si>
+  <si>
+    <t>294.65</t>
+  </si>
+  <si>
+    <t>2023-06-07</t>
+  </si>
+  <si>
+    <t>367.59</t>
+  </si>
+  <si>
+    <t>312.97</t>
+  </si>
+  <si>
+    <t>2023-06-28</t>
+  </si>
+  <si>
+    <t>384.23</t>
+  </si>
+  <si>
+    <t>319.97</t>
+  </si>
+  <si>
+    <t>2023-07-20</t>
+  </si>
+  <si>
+    <t>404.74</t>
+  </si>
+  <si>
+    <t>339.41</t>
+  </si>
+  <si>
+    <t>2023-08-10</t>
+  </si>
+  <si>
+    <t>421.62</t>
+  </si>
+  <si>
+    <t>348.98</t>
+  </si>
+  <si>
+    <t>2023-09-01</t>
+  </si>
+  <si>
+    <t>438.25</t>
+  </si>
+  <si>
+    <t>367.26</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>430.69</t>
+  </si>
+  <si>
+    <t>370.08</t>
+  </si>
+  <si>
+    <t>2023-10-17</t>
+  </si>
+  <si>
+    <t>449.04</t>
+  </si>
+  <si>
+    <t>387.08</t>
+  </si>
+  <si>
+    <t>2023-11-08</t>
+  </si>
+  <si>
+    <t>440.65</t>
+  </si>
+  <si>
+    <t>395.39</t>
+  </si>
+  <si>
+    <t>2023-12-01</t>
+  </si>
+  <si>
+    <t>478.23</t>
+  </si>
+  <si>
+    <t>422.2</t>
+  </si>
+  <si>
+    <t>2023-12-22</t>
+  </si>
+  <si>
+    <t>498.89</t>
+  </si>
+  <si>
+    <t>440.19</t>
+  </si>
+  <si>
+    <t>2024-01-15</t>
+  </si>
+  <si>
+    <t>539.48</t>
+  </si>
+  <si>
+    <t>462.86</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>552.59</t>
+  </si>
+  <si>
+    <t>487.73</t>
+  </si>
+  <si>
+    <t>2024-02-27</t>
+  </si>
+  <si>
+    <t>536.93</t>
+  </si>
+  <si>
+    <t>479.67</t>
+  </si>
+  <si>
+    <t>2024-03-20</t>
+  </si>
+  <si>
+    <t>497.09</t>
+  </si>
+  <si>
+    <t>432.7</t>
+  </si>
+  <si>
+    <t>2024-04-15</t>
+  </si>
+  <si>
+    <t>531.59</t>
+  </si>
+  <si>
+    <t>480.66</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>538.55</t>
+  </si>
+  <si>
+    <t>488.07</t>
+  </si>
+  <si>
+    <t>2024-05-30</t>
+  </si>
+  <si>
+    <t>538.07</t>
+  </si>
+  <si>
+    <t>492.58</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>574.12</t>
+  </si>
+  <si>
+    <t>540.67</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>585.73</t>
+  </si>
+  <si>
+    <t>561.84</t>
+  </si>
+  <si>
+    <t>2024-08-05</t>
+  </si>
+  <si>
+    <t>599.02</t>
+  </si>
+  <si>
+    <t>531.99</t>
+  </si>
+  <si>
+    <t>2024-08-27</t>
+  </si>
+  <si>
+    <t>617.91</t>
+  </si>
+  <si>
+    <t>573.24</t>
+  </si>
+  <si>
+    <t>2024-09-17</t>
+  </si>
+  <si>
+    <t>634.61</t>
+  </si>
+  <si>
+    <t>577.16</t>
+  </si>
+  <si>
+    <t>2024-10-09</t>
+  </si>
+  <si>
+    <t>624.36</t>
+  </si>
+  <si>
+    <t>559.34</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>600.21</t>
+  </si>
+  <si>
+    <t>545.3</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>625.49</t>
+  </si>
+  <si>
+    <t>537.14</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>685.01</t>
+  </si>
+  <si>
+    <t>579.1</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>644.2</t>
+  </si>
+  <si>
+    <t>553.67</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>583.29</t>
+  </si>
+  <si>
+    <t>474.66</t>
+  </si>
+  <si>
+    <t>2025-02-17</t>
+  </si>
+  <si>
+    <t>543.64</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>541.27</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>581.71</t>
+  </si>
+  <si>
+    <t>481.98</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>589.74</t>
+  </si>
+  <si>
+    <t>496.31</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>628.39</t>
+  </si>
+  <si>
+    <t>520.32</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>655.42</t>
+  </si>
+  <si>
+    <t>557.39</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>651.94</t>
+  </si>
+  <si>
+    <t>562.68</t>
+  </si>
+  <si>
+    <t>2025-07-23</t>
+  </si>
+  <si>
+    <t>657.08</t>
+  </si>
+  <si>
+    <t>560.19</t>
+  </si>
+  <si>
+    <t>2025-08-13</t>
+  </si>
+  <si>
+    <t>621.12</t>
+  </si>
+  <si>
+    <t>522.26</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>654.27</t>
+  </si>
+  <si>
+    <t>523.48</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>665.24</t>
+  </si>
+  <si>
+    <t>520.69</t>
+  </si>
+  <si>
+    <t>2025-10-20</t>
+  </si>
+  <si>
+    <t>678.3</t>
+  </si>
+  <si>
+    <t>539.82</t>
+  </si>
+  <si>
+    <t>2025-11-13</t>
+  </si>
+  <si>
+    <t>690.74</t>
+  </si>
+  <si>
+    <t>539.15</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>687.01</t>
+  </si>
+  <si>
+    <t>522.08</t>
+  </si>
+  <si>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>680.89</t>
+  </si>
+  <si>
+    <t>524.66</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>657.84</t>
+  </si>
+  <si>
+    <t>509.71</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>685.58</t>
+  </si>
+  <si>
+    <t>515.5</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>647.68</t>
+  </si>
+  <si>
+    <t>493.16</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>621.79</t>
+  </si>
+  <si>
+    <t>459.44</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>693.42</t>
+  </si>
+  <si>
+    <t>518.49</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>677.67</t>
+  </si>
+  <si>
+    <t>531.9</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>689.47</t>
+  </si>
+  <si>
+    <t>534.66</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>703.83</t>
+  </si>
+  <si>
+    <t>559.78</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>707.9</t>
+  </si>
+  <si>
+    <t>573.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -1165,1363 +1168,1363 @@
         <v>29</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>