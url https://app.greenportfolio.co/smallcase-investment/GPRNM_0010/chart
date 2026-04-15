--- v4 (2026-03-14)
+++ v5 (2026-04-15)
@@ -4,567 +4,576 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="159">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Green Ethical Portfolio - Shariah Investing Theme</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
     <t>2023-03-02</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2023-03-13</t>
-[...404 lines deleted...]
-    <t>2025-12-09</t>
+    <t>2023-03-17</t>
+  </si>
+  <si>
+    <t>96.3</t>
+  </si>
+  <si>
+    <t>98.19</t>
+  </si>
+  <si>
+    <t>2023-04-12</t>
+  </si>
+  <si>
+    <t>102.11</t>
+  </si>
+  <si>
+    <t>100.52</t>
+  </si>
+  <si>
+    <t>2023-05-05</t>
+  </si>
+  <si>
+    <t>105.48</t>
+  </si>
+  <si>
+    <t>105.04</t>
+  </si>
+  <si>
+    <t>2023-05-26</t>
+  </si>
+  <si>
+    <t>108.09</t>
+  </si>
+  <si>
+    <t>108.08</t>
+  </si>
+  <si>
+    <t>2023-06-16</t>
+  </si>
+  <si>
+    <t>119.08</t>
+  </si>
+  <si>
+    <t>115.96</t>
+  </si>
+  <si>
+    <t>2023-07-10</t>
+  </si>
+  <si>
+    <t>122.18</t>
+  </si>
+  <si>
+    <t>119.34</t>
+  </si>
+  <si>
+    <t>2023-07-31</t>
+  </si>
+  <si>
+    <t>128.34</t>
+  </si>
+  <si>
+    <t>126.35</t>
+  </si>
+  <si>
+    <t>2023-08-22</t>
+  </si>
+  <si>
+    <t>131.17</t>
+  </si>
+  <si>
+    <t>127.96</t>
+  </si>
+  <si>
+    <t>2023-09-12</t>
+  </si>
+  <si>
+    <t>134.73</t>
+  </si>
+  <si>
+    <t>134.42</t>
+  </si>
+  <si>
+    <t>2023-10-05</t>
+  </si>
+  <si>
+    <t>135.32</t>
+  </si>
+  <si>
+    <t>137.49</t>
+  </si>
+  <si>
+    <t>2023-10-27</t>
+  </si>
+  <si>
+    <t>130.73</t>
+  </si>
+  <si>
+    <t>136.46</t>
+  </si>
+  <si>
+    <t>2023-11-20</t>
+  </si>
+  <si>
+    <t>136.02</t>
+  </si>
+  <si>
+    <t>149.77</t>
+  </si>
+  <si>
+    <t>2023-12-12</t>
+  </si>
+  <si>
+    <t>142.27</t>
+  </si>
+  <si>
+    <t>156.86</t>
+  </si>
+  <si>
+    <t>2024-01-03</t>
+  </si>
+  <si>
+    <t>151.26</t>
+  </si>
+  <si>
+    <t>163.98</t>
+  </si>
+  <si>
+    <t>2024-01-24</t>
+  </si>
+  <si>
+    <t>151.75</t>
+  </si>
+  <si>
+    <t>165.53</t>
+  </si>
+  <si>
+    <t>2024-02-15</t>
+  </si>
+  <si>
+    <t>154.11</t>
+  </si>
+  <si>
+    <t>173.88</t>
+  </si>
+  <si>
+    <t>2024-03-07</t>
+  </si>
+  <si>
+    <t>153.96</t>
+  </si>
+  <si>
+    <t>169.6</t>
+  </si>
+  <si>
+    <t>2024-04-02</t>
+  </si>
+  <si>
+    <t>151.04</t>
+  </si>
+  <si>
+    <t>172.32</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>157.84</t>
+  </si>
+  <si>
+    <t>182.31</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>159.94</t>
+  </si>
+  <si>
+    <t>182.14</t>
+  </si>
+  <si>
+    <t>2024-06-10</t>
+  </si>
+  <si>
+    <t>162.89</t>
+  </si>
+  <si>
+    <t>188.67</t>
+  </si>
+  <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>179.71</t>
+  </si>
+  <si>
+    <t>199.89</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>177.38</t>
+  </si>
+  <si>
+    <t>202.14</t>
+  </si>
+  <si>
+    <t>2024-08-14</t>
+  </si>
+  <si>
+    <t>182.44</t>
+  </si>
+  <si>
+    <t>195.28</t>
+  </si>
+  <si>
+    <t>2024-09-05</t>
+  </si>
+  <si>
+    <t>203.24</t>
+  </si>
+  <si>
+    <t>210.75</t>
+  </si>
+  <si>
+    <t>2024-09-26</t>
+  </si>
+  <si>
+    <t>209.49</t>
+  </si>
+  <si>
+    <t>207.95</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>198.16</t>
+  </si>
+  <si>
+    <t>205.97</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>197.16</t>
+  </si>
+  <si>
+    <t>196.76</t>
+  </si>
+  <si>
+    <t>2024-12-04</t>
+  </si>
+  <si>
+    <t>207.9</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>2024-12-26</t>
+  </si>
+  <si>
+    <t>210.72</t>
+  </si>
+  <si>
+    <t>202.2</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>200.61</t>
+  </si>
+  <si>
+    <t>190.48</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>194.62</t>
+  </si>
+  <si>
+    <t>184.71</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>165.47</t>
+  </si>
+  <si>
+    <t>163.63</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>179.26</t>
+  </si>
+  <si>
+    <t>174.74</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>175.56</t>
+  </si>
+  <si>
+    <t>176.51</t>
+  </si>
+  <si>
+    <t>2025-05-09</t>
+  </si>
+  <si>
+    <t>173.11</t>
+  </si>
+  <si>
+    <t>173.66</t>
+  </si>
+  <si>
+    <t>2025-05-30</t>
+  </si>
+  <si>
+    <t>193.44</t>
+  </si>
+  <si>
+    <t>193.07</t>
+  </si>
+  <si>
+    <t>2025-06-20</t>
+  </si>
+  <si>
+    <t>193.95</t>
+  </si>
+  <si>
+    <t>196.43</t>
+  </si>
+  <si>
+    <t>2025-07-11</t>
+  </si>
+  <si>
+    <t>199.04</t>
+  </si>
+  <si>
+    <t>202.57</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>193.73</t>
+  </si>
+  <si>
+    <t>190.75</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>196.88</t>
+  </si>
+  <si>
+    <t>193.38</t>
+  </si>
+  <si>
+    <t>2025-09-16</t>
+  </si>
+  <si>
+    <t>204.21</t>
+  </si>
+  <si>
+    <t>197.55</t>
+  </si>
+  <si>
+    <t>2025-10-08</t>
+  </si>
+  <si>
+    <t>195.02</t>
+  </si>
+  <si>
+    <t>193.15</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>203.01</t>
+  </si>
+  <si>
+    <t>198.44</t>
+  </si>
+  <si>
+    <t>2025-11-24</t>
+  </si>
+  <si>
+    <t>186.89</t>
+  </si>
+  <si>
+    <t>191.06</t>
+  </si>
+  <si>
+    <t>2025-12-15</t>
+  </si>
+  <si>
+    <t>182.86</t>
+  </si>
+  <si>
+    <t>188.13</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>186.39</t>
+  </si>
+  <si>
+    <t>193.12</t>
+  </si>
+  <si>
+    <t>2026-01-29</t>
+  </si>
+  <si>
+    <t>177.41</t>
+  </si>
+  <si>
+    <t>181.65</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>189.69</t>
+  </si>
+  <si>
+    <t>186.12</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
   </si>
   <si>
     <t>180.34</t>
   </si>
   <si>
-    <t>186.19</t>
-[...35 lines deleted...]
-    <t>178.13</t>
+    <t>176.04</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>179.97</t>
+  </si>
+  <si>
+    <t>171.05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D52"/>
+  <dimension ref="A1:D53"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -1248,41 +1257,55 @@
     <row r="51" spans="1:4">
       <c r="A51" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>152</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D52" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>