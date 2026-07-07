--- v5 (2026-04-15)
+++ v6 (2026-07-07)
@@ -4,576 +4,612 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="171">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Green Ethical Portfolio - Shariah Investing Theme</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
-    <t>2023-03-02</t>
+    <t>2023-03-03</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2023-03-17</t>
   </si>
   <si>
-    <t>96.3</t>
-[...2 lines deleted...]
-    <t>98.19</t>
+    <t>95.68</t>
+  </si>
+  <si>
+    <t>97.4</t>
   </si>
   <si>
     <t>2023-04-12</t>
   </si>
   <si>
-    <t>102.11</t>
-[...2 lines deleted...]
-    <t>100.52</t>
+    <t>101.45</t>
+  </si>
+  <si>
+    <t>99.72</t>
   </si>
   <si>
     <t>2023-05-05</t>
   </si>
   <si>
-    <t>105.48</t>
-[...2 lines deleted...]
-    <t>105.04</t>
+    <t>104.77</t>
+  </si>
+  <si>
+    <t>104.2</t>
   </si>
   <si>
     <t>2023-05-26</t>
   </si>
   <si>
-    <t>108.09</t>
-[...2 lines deleted...]
-    <t>108.08</t>
+    <t>107.36</t>
+  </si>
+  <si>
+    <t>107.21</t>
   </si>
   <si>
     <t>2023-06-16</t>
   </si>
   <si>
-    <t>119.08</t>
-[...2 lines deleted...]
-    <t>115.96</t>
+    <t>118.28</t>
+  </si>
+  <si>
+    <t>115.03</t>
   </si>
   <si>
     <t>2023-07-10</t>
   </si>
   <si>
-    <t>122.18</t>
-[...2 lines deleted...]
-    <t>119.34</t>
+    <t>121.36</t>
+  </si>
+  <si>
+    <t>118.39</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
-    <t>128.34</t>
-[...2 lines deleted...]
-    <t>126.35</t>
+    <t>127.48</t>
+  </si>
+  <si>
+    <t>125.33</t>
   </si>
   <si>
     <t>2023-08-22</t>
   </si>
   <si>
-    <t>131.17</t>
-[...2 lines deleted...]
-    <t>127.96</t>
+    <t>130.45</t>
+  </si>
+  <si>
+    <t>126.94</t>
   </si>
   <si>
     <t>2023-09-12</t>
   </si>
   <si>
-    <t>134.73</t>
-[...2 lines deleted...]
-    <t>134.42</t>
+    <t>133.98</t>
+  </si>
+  <si>
+    <t>133.34</t>
   </si>
   <si>
     <t>2023-10-05</t>
   </si>
   <si>
-    <t>135.32</t>
-[...2 lines deleted...]
-    <t>137.49</t>
+    <t>134.57</t>
+  </si>
+  <si>
+    <t>136.39</t>
   </si>
   <si>
     <t>2023-10-27</t>
   </si>
   <si>
-    <t>130.73</t>
-[...2 lines deleted...]
-    <t>136.46</t>
+    <t>130.01</t>
+  </si>
+  <si>
+    <t>135.36</t>
   </si>
   <si>
     <t>2023-11-20</t>
   </si>
   <si>
-    <t>136.02</t>
-[...2 lines deleted...]
-    <t>149.77</t>
+    <t>135.27</t>
+  </si>
+  <si>
+    <t>148.57</t>
   </si>
   <si>
     <t>2023-12-12</t>
   </si>
   <si>
-    <t>142.27</t>
-[...2 lines deleted...]
-    <t>156.86</t>
+    <t>141.49</t>
+  </si>
+  <si>
+    <t>155.61</t>
   </si>
   <si>
     <t>2024-01-03</t>
   </si>
   <si>
-    <t>151.26</t>
-[...2 lines deleted...]
-    <t>163.98</t>
+    <t>150.43</t>
+  </si>
+  <si>
+    <t>162.67</t>
   </si>
   <si>
     <t>2024-01-24</t>
   </si>
   <si>
-    <t>151.75</t>
-[...2 lines deleted...]
-    <t>165.53</t>
+    <t>150.91</t>
+  </si>
+  <si>
+    <t>164.2</t>
   </si>
   <si>
     <t>2024-02-15</t>
   </si>
   <si>
-    <t>154.11</t>
-[...2 lines deleted...]
-    <t>173.88</t>
+    <t>153.25</t>
+  </si>
+  <si>
+    <t>172.48</t>
   </si>
   <si>
     <t>2024-03-07</t>
   </si>
   <si>
-    <t>153.96</t>
-[...2 lines deleted...]
-    <t>169.6</t>
+    <t>153.1</t>
+  </si>
+  <si>
+    <t>168.24</t>
   </si>
   <si>
     <t>2024-04-02</t>
   </si>
   <si>
-    <t>151.04</t>
-[...2 lines deleted...]
-    <t>172.32</t>
+    <t>150.21</t>
+  </si>
+  <si>
+    <t>170.94</t>
   </si>
   <si>
     <t>2024-04-25</t>
   </si>
   <si>
-    <t>157.84</t>
-[...2 lines deleted...]
-    <t>182.31</t>
+    <t>156.97</t>
+  </si>
+  <si>
+    <t>180.85</t>
   </si>
   <si>
     <t>2024-05-17</t>
   </si>
   <si>
-    <t>159.94</t>
-[...2 lines deleted...]
-    <t>182.14</t>
+    <t>159.06</t>
+  </si>
+  <si>
+    <t>180.68</t>
   </si>
   <si>
     <t>2024-06-10</t>
   </si>
   <si>
-    <t>162.89</t>
-[...2 lines deleted...]
-    <t>188.67</t>
+    <t>161.99</t>
+  </si>
+  <si>
+    <t>187.15</t>
   </si>
   <si>
     <t>2024-07-02</t>
   </si>
   <si>
-    <t>179.71</t>
-[...2 lines deleted...]
-    <t>199.89</t>
+    <t>178.72</t>
+  </si>
+  <si>
+    <t>198.29</t>
   </si>
   <si>
     <t>2024-07-24</t>
   </si>
   <si>
-    <t>177.38</t>
-[...2 lines deleted...]
-    <t>202.14</t>
+    <t>176.4</t>
+  </si>
+  <si>
+    <t>200.52</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
-    <t>182.44</t>
-[...2 lines deleted...]
-    <t>195.28</t>
+    <t>181.43</t>
+  </si>
+  <si>
+    <t>193.71</t>
   </si>
   <si>
     <t>2024-09-05</t>
   </si>
   <si>
-    <t>203.24</t>
-[...2 lines deleted...]
-    <t>210.75</t>
+    <t>202.12</t>
+  </si>
+  <si>
+    <t>209.06</t>
   </si>
   <si>
     <t>2024-09-26</t>
   </si>
   <si>
-    <t>209.49</t>
-[...2 lines deleted...]
-    <t>207.95</t>
+    <t>208.33</t>
+  </si>
+  <si>
+    <t>206.28</t>
   </si>
   <si>
     <t>2024-10-18</t>
   </si>
   <si>
-    <t>198.16</t>
-[...2 lines deleted...]
-    <t>205.97</t>
+    <t>197.07</t>
+  </si>
+  <si>
+    <t>204.32</t>
   </si>
   <si>
     <t>2024-11-11</t>
   </si>
   <si>
-    <t>197.16</t>
-[...2 lines deleted...]
-    <t>196.76</t>
+    <t>196.07</t>
+  </si>
+  <si>
+    <t>195.19</t>
   </si>
   <si>
     <t>2024-12-04</t>
   </si>
   <si>
-    <t>207.9</t>
-[...2 lines deleted...]
-    <t>207</t>
+    <t>206.75</t>
+  </si>
+  <si>
+    <t>205.34</t>
   </si>
   <si>
     <t>2024-12-26</t>
   </si>
   <si>
-    <t>210.72</t>
-[...2 lines deleted...]
-    <t>202.2</t>
+    <t>209.55</t>
+  </si>
+  <si>
+    <t>200.58</t>
   </si>
   <si>
     <t>2025-01-16</t>
   </si>
   <si>
-    <t>200.61</t>
-[...2 lines deleted...]
-    <t>190.48</t>
+    <t>199.5</t>
+  </si>
+  <si>
+    <t>188.95</t>
   </si>
   <si>
     <t>2025-02-05</t>
   </si>
   <si>
-    <t>194.62</t>
-[...2 lines deleted...]
-    <t>184.71</t>
+    <t>193.55</t>
+  </si>
+  <si>
+    <t>183.23</t>
   </si>
   <si>
     <t>2025-02-27</t>
   </si>
   <si>
-    <t>165.47</t>
-[...2 lines deleted...]
-    <t>163.63</t>
+    <t>164.56</t>
+  </si>
+  <si>
+    <t>162.32</t>
   </si>
   <si>
     <t>2025-03-21</t>
   </si>
   <si>
-    <t>179.26</t>
-[...2 lines deleted...]
-    <t>174.74</t>
+    <t>178.27</t>
+  </si>
+  <si>
+    <t>173.34</t>
   </si>
   <si>
     <t>2025-04-16</t>
   </si>
   <si>
-    <t>175.56</t>
-[...2 lines deleted...]
-    <t>176.51</t>
+    <t>174.59</t>
+  </si>
+  <si>
+    <t>175.1</t>
   </si>
   <si>
     <t>2025-05-09</t>
   </si>
   <si>
-    <t>173.11</t>
-[...2 lines deleted...]
-    <t>173.66</t>
+    <t>172.16</t>
+  </si>
+  <si>
+    <t>172.27</t>
   </si>
   <si>
     <t>2025-05-30</t>
   </si>
   <si>
-    <t>193.44</t>
-[...2 lines deleted...]
-    <t>193.07</t>
+    <t>192.37</t>
+  </si>
+  <si>
+    <t>191.52</t>
   </si>
   <si>
     <t>2025-06-20</t>
   </si>
   <si>
-    <t>193.95</t>
-[...2 lines deleted...]
-    <t>196.43</t>
+    <t>192.88</t>
+  </si>
+  <si>
+    <t>194.85</t>
   </si>
   <si>
     <t>2025-07-11</t>
   </si>
   <si>
-    <t>199.04</t>
-[...2 lines deleted...]
-    <t>202.57</t>
+    <t>197.94</t>
+  </si>
+  <si>
+    <t>200.95</t>
   </si>
   <si>
     <t>2025-08-01</t>
   </si>
   <si>
-    <t>193.73</t>
-[...2 lines deleted...]
-    <t>190.75</t>
+    <t>192.66</t>
+  </si>
+  <si>
+    <t>189.22</t>
   </si>
   <si>
     <t>2025-08-25</t>
   </si>
   <si>
-    <t>196.88</t>
-[...2 lines deleted...]
-    <t>193.38</t>
+    <t>195.79</t>
+  </si>
+  <si>
+    <t>191.83</t>
   </si>
   <si>
     <t>2025-09-16</t>
   </si>
   <si>
-    <t>204.21</t>
-[...2 lines deleted...]
-    <t>197.55</t>
+    <t>203.08</t>
+  </si>
+  <si>
+    <t>195.97</t>
   </si>
   <si>
     <t>2025-10-08</t>
   </si>
   <si>
-    <t>195.02</t>
-[...2 lines deleted...]
-    <t>193.15</t>
+    <t>193.94</t>
+  </si>
+  <si>
+    <t>191.6</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
-    <t>203.01</t>
-[...2 lines deleted...]
-    <t>198.44</t>
+    <t>201.89</t>
+  </si>
+  <si>
+    <t>196.85</t>
   </si>
   <si>
     <t>2025-11-24</t>
   </si>
   <si>
-    <t>186.89</t>
-[...2 lines deleted...]
-    <t>191.06</t>
+    <t>185.86</t>
+  </si>
+  <si>
+    <t>189.52</t>
   </si>
   <si>
     <t>2025-12-15</t>
   </si>
   <si>
-    <t>182.86</t>
-[...2 lines deleted...]
-    <t>188.13</t>
+    <t>181.85</t>
+  </si>
+  <si>
+    <t>186.63</t>
   </si>
   <si>
     <t>2026-01-06</t>
   </si>
   <si>
-    <t>186.39</t>
-[...2 lines deleted...]
-    <t>193.12</t>
+    <t>185.36</t>
+  </si>
+  <si>
+    <t>191.57</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
-    <t>177.41</t>
-[...2 lines deleted...]
-    <t>181.65</t>
+    <t>176.42</t>
+  </si>
+  <si>
+    <t>180.19</t>
   </si>
   <si>
     <t>2026-02-18</t>
   </si>
   <si>
-    <t>189.69</t>
-[...2 lines deleted...]
-    <t>186.12</t>
+    <t>188.64</t>
+  </si>
+  <si>
+    <t>184.63</t>
   </si>
   <si>
     <t>2026-03-12</t>
   </si>
   <si>
-    <t>180.34</t>
-[...2 lines deleted...]
-    <t>176.04</t>
+    <t>179.34</t>
+  </si>
+  <si>
+    <t>174.62</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
-    <t>179.97</t>
-[...2 lines deleted...]
-    <t>171.05</t>
+    <t>178.97</t>
+  </si>
+  <si>
+    <t>169.68</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>208.9</t>
+  </si>
+  <si>
+    <t>193.77</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>221.48</t>
+  </si>
+  <si>
+    <t>192.59</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>237.19</t>
+  </si>
+  <si>
+    <t>194.89</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>257.63</t>
+  </si>
+  <si>
+    <t>206.9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D53"/>
+  <dimension ref="A1:D57"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -1271,41 +1307,97 @@
     <row r="52" spans="1:4">
       <c r="A52" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>158</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="D57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>