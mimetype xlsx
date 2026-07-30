--- v6 (2026-07-07)
+++ v7 (2026-07-30)
@@ -4,612 +4,618 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Green Ethical Portfolio - Shariah Investing Theme</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
     <t>2023-03-03</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2023-03-17</t>
-[...8 lines deleted...]
-    <t>2023-04-12</t>
+    <t>2023-03-08</t>
+  </si>
+  <si>
+    <t>100.57</t>
+  </si>
+  <si>
+    <t>101.34</t>
+  </si>
+  <si>
+    <t>2023-03-29</t>
+  </si>
+  <si>
+    <t>93.9</t>
+  </si>
+  <si>
+    <t>94.8</t>
+  </si>
+  <si>
+    <t>2023-04-25</t>
+  </si>
+  <si>
+    <t>102.66</t>
   </si>
   <si>
     <t>101.45</t>
   </si>
   <si>
-    <t>99.72</t>
-[...92 lines deleted...]
-    <t>2023-12-12</t>
+    <t>2023-05-17</t>
+  </si>
+  <si>
+    <t>106.67</t>
+  </si>
+  <si>
+    <t>106.43</t>
+  </si>
+  <si>
+    <t>2023-06-07</t>
+  </si>
+  <si>
+    <t>115.66</t>
+  </si>
+  <si>
+    <t>113.05</t>
+  </si>
+  <si>
+    <t>2023-06-28</t>
+  </si>
+  <si>
+    <t>121.29</t>
+  </si>
+  <si>
+    <t>115.57</t>
+  </si>
+  <si>
+    <t>2023-07-20</t>
+  </si>
+  <si>
+    <t>123.83</t>
+  </si>
+  <si>
+    <t>122.6</t>
+  </si>
+  <si>
+    <t>2023-08-10</t>
+  </si>
+  <si>
+    <t>128.96</t>
+  </si>
+  <si>
+    <t>126.05</t>
+  </si>
+  <si>
+    <t>2023-09-01</t>
+  </si>
+  <si>
+    <t>136.96</t>
+  </si>
+  <si>
+    <t>132.65</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>133.49</t>
+  </si>
+  <si>
+    <t>133.67</t>
+  </si>
+  <si>
+    <t>2023-10-17</t>
+  </si>
+  <si>
+    <t>137.25</t>
+  </si>
+  <si>
+    <t>139.81</t>
+  </si>
+  <si>
+    <t>2023-11-08</t>
+  </si>
+  <si>
+    <t>132.17</t>
+  </si>
+  <si>
+    <t>142.82</t>
+  </si>
+  <si>
+    <t>2023-12-01</t>
   </si>
   <si>
     <t>141.49</t>
   </si>
   <si>
-    <t>155.61</t>
-[...92 lines deleted...]
-    <t>2024-08-14</t>
+    <t>152.5</t>
+  </si>
+  <si>
+    <t>2023-12-22</t>
+  </si>
+  <si>
+    <t>144.79</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>2024-01-15</t>
+  </si>
+  <si>
+    <t>153.23</t>
+  </si>
+  <si>
+    <t>167.18</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>155.23</t>
+  </si>
+  <si>
+    <t>176.17</t>
+  </si>
+  <si>
+    <t>2024-02-27</t>
+  </si>
+  <si>
+    <t>157.65</t>
+  </si>
+  <si>
+    <t>173.26</t>
+  </si>
+  <si>
+    <t>2024-03-20</t>
+  </si>
+  <si>
+    <t>139.74</t>
+  </si>
+  <si>
+    <t>156.29</t>
+  </si>
+  <si>
+    <t>2024-04-15</t>
+  </si>
+  <si>
+    <t>149.83</t>
+  </si>
+  <si>
+    <t>173.61</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>155.33</t>
+  </si>
+  <si>
+    <t>176.29</t>
+  </si>
+  <si>
+    <t>2024-05-30</t>
+  </si>
+  <si>
+    <t>153.95</t>
+  </si>
+  <si>
+    <t>177.92</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>173.79</t>
+  </si>
+  <si>
+    <t>195.29</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>178.04</t>
+  </si>
+  <si>
+    <t>202.94</t>
+  </si>
+  <si>
+    <t>2024-08-05</t>
+  </si>
+  <si>
+    <t>177.1</t>
+  </si>
+  <si>
+    <t>192.15</t>
+  </si>
+  <si>
+    <t>2024-08-27</t>
+  </si>
+  <si>
+    <t>198.11</t>
+  </si>
+  <si>
+    <t>207.05</t>
+  </si>
+  <si>
+    <t>2024-09-17</t>
+  </si>
+  <si>
+    <t>210.41</t>
+  </si>
+  <si>
+    <t>208.47</t>
+  </si>
+  <si>
+    <t>2024-10-09</t>
+  </si>
+  <si>
+    <t>201.72</t>
+  </si>
+  <si>
+    <t>202.03</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>192.93</t>
+  </si>
+  <si>
+    <t>196.96</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>195.36</t>
+  </si>
+  <si>
+    <t>194.01</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>215.23</t>
+  </si>
+  <si>
+    <t>209.17</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>213.63</t>
+  </si>
+  <si>
+    <t>199.99</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>183.61</t>
+  </si>
+  <si>
+    <t>171.45</t>
+  </si>
+  <si>
+    <t>2025-02-17</t>
+  </si>
+  <si>
+    <t>172.73</t>
+  </si>
+  <si>
+    <t>165.07</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>165.87</t>
+  </si>
+  <si>
+    <t>161.46</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>179.06</t>
+  </si>
+  <si>
+    <t>174.09</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>175.2</t>
+  </si>
+  <si>
+    <t>179.27</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>191.95</t>
+  </si>
+  <si>
+    <t>187.94</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>196.35</t>
+  </si>
+  <si>
+    <t>201.33</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>200.14</t>
+  </si>
+  <si>
+    <t>203.24</t>
+  </si>
+  <si>
+    <t>2025-07-23</t>
+  </si>
+  <si>
+    <t>200.38</t>
+  </si>
+  <si>
+    <t>202.34</t>
+  </si>
+  <si>
+    <t>2025-08-13</t>
+  </si>
+  <si>
+    <t>190.43</t>
+  </si>
+  <si>
+    <t>188.64</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>196.39</t>
+  </si>
+  <si>
+    <t>189.08</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>193.25</t>
+  </si>
+  <si>
+    <t>188.07</t>
+  </si>
+  <si>
+    <t>2025-10-20</t>
+  </si>
+  <si>
+    <t>195.79</t>
+  </si>
+  <si>
+    <t>194.98</t>
+  </si>
+  <si>
+    <t>2025-11-13</t>
+  </si>
+  <si>
+    <t>195.07</t>
+  </si>
+  <si>
+    <t>194.74</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>183.65</t>
+  </si>
+  <si>
+    <t>188.57</t>
+  </si>
+  <si>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>184.05</t>
+  </si>
+  <si>
+    <t>189.51</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>176.07</t>
+  </si>
+  <si>
+    <t>184.11</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>191.68</t>
+  </si>
+  <si>
+    <t>186.2</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
   </si>
   <si>
     <t>181.43</t>
   </si>
   <si>
-    <t>193.71</t>
-[...278 lines deleted...]
-    <t>206.9</t>
+    <t>178.13</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>165.95</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>198.17</t>
+  </si>
+  <si>
+    <t>187.28</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>219.04</t>
+  </si>
+  <si>
+    <t>192.12</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>238.56</t>
+  </si>
+  <si>
+    <t>193.12</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>253.89</t>
+  </si>
+  <si>
+    <t>202.19</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>255.75</t>
+  </si>
+  <si>
+    <t>207.08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D57"/>
+  <dimension ref="A1:D58"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -1301,103 +1307,117 @@
         <v>152</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="C54" s="0" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="B55" s="0" t="s">
+      <c r="C55" s="0" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="B56" s="0" t="s">
+      <c r="C56" s="0" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B57" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="B57" s="0" t="s">
+      <c r="C57" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="C57" s="0" t="s">
+      <c r="D57" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="D57" s="0" t="s">
+      <c r="B58" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>